--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -50,102 +50,102 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7058-78352</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Razzil a sinsoro</t>
+    <t>Razzil a sinsoro</t>
   </si>
   <si>
     <t>K7011-68338</t>
   </si>
   <si>
     <t>JOHN ESCOTO</t>
   </si>
   <si>
     <t>K7016-65255</t>
   </si>
   <si>
     <t>BACOLOR PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGELICA ROMERO </t>
+    <t>ANGELICA ROMERO</t>
   </si>
   <si>
     <t>K7086-64601</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">WINNIE MANALO </t>
+    <t>WINNIE MANALO</t>
   </si>
   <si>
     <t>K7017-63874</t>
   </si>
   <si>
     <t>YOLANDA VALENZUELA</t>
   </si>
   <si>
     <t>K7126-70361</t>
   </si>
   <si>
     <t>Reynaldo E Garcia</t>
   </si>
   <si>
     <t>K7068-66522</t>
   </si>
   <si>
     <t>MARLEN A. GUEVAREA</t>
   </si>
   <si>
     <t>K7016-69182</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">LINDSAY REGALA </t>
+    <t>LINDSAY REGALA</t>
   </si>
   <si>
     <t>K7030-71656</t>
   </si>
   <si>
     <t>JAIME SAN PEDRO</t>
   </si>
   <si>
     <t>K5002-71215</t>
   </si>
   <si>
     <t>MAY TALA</t>
   </si>
   <si>
     <t>K7061-71432</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>GINA TOLENTINO</t>
   </si>
   <si>
     <t>K7123-71485</t>
   </si>