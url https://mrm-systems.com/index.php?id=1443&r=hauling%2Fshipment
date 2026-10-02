--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -68,159 +68,159 @@
   <si>
     <t>K5002-70666</t>
   </si>
   <si>
     <t>MABINI PANGASINAN</t>
   </si>
   <si>
     <t>MARISSA MENDOZA</t>
   </si>
   <si>
     <t>K5002-69395</t>
   </si>
   <si>
     <t>MANAOAG PANGASINAN</t>
   </si>
   <si>
     <t>BEVERLY M. DE GUZMAN</t>
   </si>
   <si>
     <t>K7011-69483</t>
   </si>
   <si>
     <t>MAPANDAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">CHRISTIAN M. VISPERAS </t>
+    <t>CHRISTIAN M. VISPERAS</t>
   </si>
   <si>
     <t>K7129-69308</t>
   </si>
   <si>
     <t>POZORRUBIO PANGASINAN</t>
   </si>
   <si>
     <t>KAREN MARIE GAMBAO</t>
   </si>
   <si>
     <t>K7123-69774</t>
   </si>
   <si>
     <t>ARCELIA M. TORIO</t>
   </si>
   <si>
     <t>K7123-69826</t>
   </si>
   <si>
-    <t xml:space="preserve">MARCELINA LUCAS </t>
+    <t>MARCELINA LUCAS</t>
   </si>
   <si>
     <t>K7016-69941</t>
   </si>
   <si>
     <t>ROSALES PANGASINAN</t>
   </si>
   <si>
     <t>ROCELLE ANDREA BARRIZO</t>
   </si>
   <si>
     <t>K7073-69286</t>
   </si>
   <si>
     <t>MARILYN E. PARAYNO</t>
   </si>
   <si>
     <t>K7135-69344</t>
   </si>
   <si>
     <t>SANTA BARBARA PANGASINAN</t>
   </si>
   <si>
     <t>Oscar Aylar</t>
   </si>
   <si>
     <t>K7121-69217</t>
   </si>
   <si>
     <t>SANTO TOMAS PANGASINAN</t>
   </si>
   <si>
     <t>John Melbert  Apaga</t>
   </si>
   <si>
     <t>K7121-69538</t>
   </si>
   <si>
     <t>LAOAG CITY (Capital) ILOCOS NORTE</t>
   </si>
   <si>
     <t>Christian Oliver J Simeon</t>
   </si>
   <si>
     <t>K7016-69486</t>
   </si>
   <si>
     <t>TAYUG PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">EMILY DE GUZMAN </t>
+    <t>EMILY DE GUZMAN</t>
   </si>
   <si>
     <t>K7016-69645</t>
   </si>
   <si>
     <t>UMINGAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">CARMELA TEBANGEN </t>
+    <t>CARMELA TEBANGEN</t>
   </si>
   <si>
     <t>K7030-69624</t>
   </si>
   <si>
     <t>MARCOS ILOCOS NORTE</t>
   </si>
   <si>
     <t>JOEMAR D BUMANGLAG</t>
   </si>
   <si>
     <t>K7073-69317</t>
   </si>
   <si>
     <t>APARRI CAGAYAN</t>
   </si>
   <si>
     <t>JENIFER NATIVDAD</t>
   </si>
   <si>
     <t>K7016-70017</t>
   </si>
   <si>
     <t>BAGGAO CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">AMADO LORENZO </t>
+    <t>AMADO LORENZO</t>
   </si>
   <si>
     <t>K7126-70751</t>
   </si>
   <si>
     <t>VILLAVICIOSA ABRA</t>
   </si>
   <si>
     <t>Gemma B Pescozo</t>
   </si>
   <si>
     <t>K8002-69921</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>FLORENCE CHECA</t>
   </si>
   <si>
     <t>K7133-69134</t>
   </si>
   <si>
     <t>Ivy rose lawson</t>
   </si>
@@ -317,300 +317,300 @@
   <si>
     <t>K7135-69900</t>
   </si>
   <si>
     <t>BAYOMBONG (Capital) NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>Raynard M Licodini</t>
   </si>
   <si>
     <t>K7030-69370</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>DIVINA DADURAL SUYAT</t>
   </si>
   <si>
     <t>K7058-69482</t>
   </si>
   <si>
     <t>HERMOSA BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Rhian  g legaspe</t>
+    <t>Rhian  g legaspe</t>
   </si>
   <si>
     <t>K7121-69131</t>
   </si>
   <si>
     <t>ORANI BATAAN</t>
   </si>
   <si>
     <t>Rhoda Fabian</t>
   </si>
   <si>
     <t>K7011-69417</t>
   </si>
   <si>
     <t>AMELITA BALTASAR</t>
   </si>
   <si>
     <t>K7133-68804</t>
   </si>
   <si>
     <t>ALIAGA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Marilou t. Duldulan </t>
+    <t>Marilou t. Duldulan</t>
   </si>
   <si>
     <t>K7058-69597</t>
   </si>
   <si>
     <t>Edna  b san pedro</t>
   </si>
   <si>
     <t>K7058-69507</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Marilyn n   vivar</t>
+    <t>Marilyn n   vivar</t>
   </si>
   <si>
     <t>K7123-69327</t>
   </si>
   <si>
     <t>CUYAPO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">JESSIE C BARTOLOME </t>
+    <t>JESSIE C BARTOLOME</t>
   </si>
   <si>
     <t>K7127-69511</t>
   </si>
   <si>
     <t>GENERAL MAMERTO NATIVIDAD NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSEPHINE P, MIRANDA </t>
+    <t>JOSEPHINE P, MIRANDA</t>
   </si>
   <si>
     <t>K7124-69528</t>
   </si>
   <si>
     <t>PALAYAN CITY (Capital) NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">PATRICK GEORGE </t>
+    <t>PATRICK GEORGE</t>
   </si>
   <si>
     <t>K7125-69184</t>
   </si>
   <si>
     <t>RIZAL NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Lorna Evangelista </t>
+    <t>Lorna Evangelista</t>
   </si>
   <si>
     <t>K8002-69549</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>ERIC DELA CRUZ</t>
   </si>
   <si>
     <t>K7124-70719</t>
   </si>
   <si>
     <t>SANTA ROSA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARILYN DE GUZMAN </t>
+    <t>MARILYN DE GUZMAN</t>
   </si>
   <si>
     <t>K7011-69301</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>NATHANIEL V. SEVILLA</t>
   </si>
   <si>
     <t>K5001-69554</t>
   </si>
   <si>
     <t>Boss mark mercado</t>
   </si>
   <si>
     <t>K5001-70697</t>
   </si>
   <si>
     <t>K7061-69617</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
     <t>Rosalie Manlapaz</t>
   </si>
   <si>
     <t>K7061-69263</t>
   </si>
   <si>
-    <t xml:space="preserve">Jerome Santos </t>
+    <t>Jerome Santos</t>
   </si>
   <si>
     <t>K7058-69515</t>
   </si>
   <si>
     <t>CANDABA PAMPANGA</t>
   </si>
   <si>
     <t>Eugenia m  manalili</t>
   </si>
   <si>
     <t>K7125-69914</t>
   </si>
   <si>
-    <t xml:space="preserve">Joselito Dela Cruz </t>
+    <t>Joselito Dela Cruz</t>
   </si>
   <si>
     <t>K5001-67977</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>Dholly or Eloy Geronaga</t>
   </si>
   <si>
     <t>K5003-69221</t>
   </si>
   <si>
     <t>Romeo sampang</t>
   </si>
   <si>
     <t>K7061-69282</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>Nora Sablan</t>
   </si>
   <si>
     <t>K7016-69710</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">ROMEO CALMA </t>
+    <t>ROMEO CALMA</t>
   </si>
   <si>
     <t>K7129-70612</t>
   </si>
   <si>
     <t>NORMA MIJARES</t>
   </si>
   <si>
     <t>K7058-70728</t>
   </si>
   <si>
     <t>MASANTOL PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Altian  hilary   cunanan</t>
+    <t>Altian  hilary   cunanan</t>
   </si>
   <si>
     <t>K7123-69717</t>
   </si>
   <si>
     <t>SAN SIMON PAMPANGA</t>
   </si>
   <si>
     <t>MELCHOR E Bagtas</t>
   </si>
   <si>
     <t>K7011-69613</t>
   </si>
   <si>
     <t>EVELYN LUQUIAS</t>
   </si>
   <si>
     <t>K5004-69878</t>
   </si>
   <si>
     <t>SANTA RITA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">NATALIA SALALILA </t>
+    <t>NATALIA SALALILA</t>
   </si>
   <si>
     <t>K7125-69990</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Josephine Oli </t>
+    <t>Josephine Oli</t>
   </si>
   <si>
     <t>K7061-70546</t>
   </si>
   <si>
     <t>DILASAG AURORA</t>
   </si>
   <si>
-    <t xml:space="preserve">Leonardo Carbonnel </t>
+    <t>Leonardo Carbonnel</t>
   </si>
   <si>
     <t>K7123-69384</t>
   </si>
   <si>
     <t>NARVACAN ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">NOEL DOMINGUEZ </t>
+    <t>NOEL DOMINGUEZ</t>
   </si>
   <si>
     <t>K5002-69580</t>
   </si>
   <si>
     <t>SANTA CATALINA ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Sheila Mae S. Sierra </t>
+    <t>Sheila Mae S. Sierra</t>
   </si>
   <si>
     <t>K7030-69807</t>
   </si>
   <si>
     <t>CITY OF BATAC ILOCOS NORTE</t>
   </si>
   <si>
     <t>ORLANDO U ZABALA</t>
   </si>
   <si>
     <t>K7026-69167</t>
   </si>
   <si>
     <t>SANTIAGO ILOCOS SUR</t>
   </si>
   <si>
     <t>ALEX J. LIOC</t>
   </si>
   <si>
     <t>K7011-69243</t>
   </si>
   <si>
     <t>SANTO DOMINGO ILOCOS SUR</t>
   </si>
@@ -641,51 +641,51 @@
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
     <t>MERLYN BATAN RAMOS</t>
   </si>
   <si>
     <t>K7030-69649</t>
   </si>
   <si>
     <t>BAYAMBANG PANGASINAN</t>
   </si>
   <si>
     <t>BEATRIZ ALVARIDA</t>
   </si>
   <si>
     <t>K7026-69102</t>
   </si>
   <si>
     <t>Linda Lacerna</t>
   </si>
   <si>
     <t>K7058-69683</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mylene j ecalne</t>
+    <t>Mylene j ecalne</t>
   </si>
   <si>
     <t>K7127-69957</t>
   </si>
   <si>
     <t>CEZAR BAUTISTA</t>
   </si>
   <si>
     <t>K5002-69498</t>
   </si>
   <si>
     <t>DASOL PANGASINAN</t>
   </si>
   <si>
     <t>Victoria F. Iniba</t>
   </si>
   <si>
     <t>K7011-69382</t>
   </si>
   <si>
     <t>LINGAYEN (Capital) PANGASINAN</t>
   </si>
   <si>
     <t>09318272652</t>
   </si>