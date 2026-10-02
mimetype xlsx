--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -59,105 +59,105 @@
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7123-69293</t>
   </si>
   <si>
     <t>MANGALDAN PANGASINAN</t>
   </si>
   <si>
     <t>MARIA JEMINA HENSON  LOMIBAO</t>
   </si>
   <si>
     <t>K7125-69566</t>
   </si>
   <si>
     <t>MAPANDAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Nemy N minas </t>
+    <t>Nemy N minas</t>
   </si>
   <si>
     <t>K5004-69847</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">GINA K PADILLON </t>
+    <t>GINA K PADILLON</t>
   </si>
   <si>
     <t>K7135-70790</t>
   </si>
   <si>
     <t>SAN MANUEL PANGASINAN</t>
   </si>
   <si>
     <t>Maricris B Bruno</t>
   </si>
   <si>
     <t>K7030-70852</t>
   </si>
   <si>
     <t>LAOAG CITY (Capital) ILOCOS NORTE</t>
   </si>
   <si>
     <t>EULO R ALIPIO</t>
   </si>
   <si>
     <t>K7127-71371</t>
   </si>
   <si>
     <t>ALCALA CAGAYAN</t>
   </si>
   <si>
     <t>Reynaldo b salazar</t>
   </si>
   <si>
     <t>K5004-69691</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">ESTELA SAKIWAT </t>
+    <t>ESTELA SAKIWAT</t>
   </si>
   <si>
     <t>K7125-71321</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">Warle Nabus </t>
+    <t>Warle Nabus</t>
   </si>
   <si>
     <t>K7073-70834</t>
   </si>
   <si>
     <t>HUNGDUAN IFUGAO</t>
   </si>
   <si>
     <t>ROLDAN GUIMPATAN</t>
   </si>
   <si>
     <t>K7073-78473</t>
   </si>
   <si>
     <t>GATTARAN CAGAYAN</t>
   </si>
   <si>
     <t>CLAIRE ANGELINE DELA VEGA</t>
   </si>
   <si>
     <t>K5004-69698</t>
   </si>
   <si>
     <t>IGUIG CAGAYAN</t>
   </si>
@@ -176,141 +176,141 @@
   <si>
     <t>K7016-71558</t>
   </si>
   <si>
     <t>SOLANA CAGAYAN</t>
   </si>
   <si>
     <t>09165703663</t>
   </si>
   <si>
     <t>K8002-69725</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
     <t>DANILO  ANTONIO</t>
   </si>
   <si>
     <t>K7127-71533</t>
   </si>
   <si>
     <t>CORDON ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">LYKA BUMAGAT </t>
+    <t>LYKA BUMAGAT</t>
   </si>
   <si>
     <t>K7016-69392</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">MICHAEL ANGELO VENTURA </t>
+    <t>MICHAEL ANGELO VENTURA</t>
   </si>
   <si>
     <t>K7058-70803</t>
   </si>
   <si>
     <t>MALLIG ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Lorna. S  castaneda</t>
+    <t>Lorna. S  castaneda</t>
   </si>
   <si>
     <t>K7127-71190</t>
   </si>
   <si>
     <t>SAN MATEO ISABELA</t>
   </si>
   <si>
     <t>GIRLEY PACANIA</t>
   </si>
   <si>
     <t>K7080-78458</t>
   </si>
   <si>
     <t>TUMAUINI ISABELA</t>
   </si>
   <si>
     <t>Ruin stunley tanguilan</t>
   </si>
   <si>
     <t>K7125-71236</t>
   </si>
   <si>
     <t>AGLIPAY QUIRINO</t>
   </si>
   <si>
-    <t xml:space="preserve">Thessie  L Galamay </t>
+    <t>Thessie  L Galamay</t>
   </si>
   <si>
     <t>K7127-70179</t>
   </si>
   <si>
     <t>BAGAC BATAAN</t>
   </si>
   <si>
     <t>MARLYN ABERO</t>
   </si>
   <si>
     <t>K7121-70845</t>
   </si>
   <si>
     <t>MARIVELES BATAAN</t>
   </si>
   <si>
     <t>IVory M  Navo</t>
   </si>
   <si>
     <t>K7061-70828</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>EMELIO APONGOL</t>
   </si>
   <si>
     <t>K7135-71499</t>
   </si>
   <si>
     <t>PALAYAN CITY (Capital) NUEVA ECIJA</t>
   </si>
   <si>
     <t>Edna dela Cruz Reyes</t>
   </si>
   <si>
     <t>K7061-70906</t>
   </si>
   <si>
     <t>QUEZON NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Concepción Sarmiento </t>
+    <t>Concepción Sarmiento</t>
   </si>
   <si>
     <t>K7125-69181</t>
   </si>
   <si>
     <t>RIZAL NUEVA ECIJA</t>
   </si>
   <si>
     <t>Lyn lyn L Layacan</t>
   </si>
   <si>
     <t>K7058-70920</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>Ryan  carlo  martin</t>
   </si>
   <si>
     <t>K7030-70913</t>
   </si>
   <si>
     <t>ROGER V MACALANDA</t>
   </si>
@@ -323,51 +323,51 @@
   <si>
     <t>JULIETA N IGNACIO</t>
   </si>
   <si>
     <t>K5004-69250</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>ERLINDA MAGTOTO</t>
   </si>
   <si>
     <t>K5001-69393</t>
   </si>
   <si>
     <t>Boss mark mercado</t>
   </si>
   <si>
     <t>K5002-70809</t>
   </si>
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">VIOLETA MAGCALAS </t>
+    <t>VIOLETA MAGCALAS</t>
   </si>
   <si>
     <t>K7135-71547</t>
   </si>
   <si>
     <t>BACOLOR PAMPANGA</t>
   </si>
   <si>
     <t>Ruth G. Carreon</t>
   </si>
   <si>
     <t>K7016-71516</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>ERICA NICOLE REYES</t>
   </si>
   <si>
     <t>K7127-70931</t>
   </si>
   <si>
     <t>ROZETTE RIBANO</t>
   </si>
@@ -398,51 +398,51 @@
   <si>
     <t>ROSARIO MENDOZA</t>
   </si>
   <si>
     <t>K7026-78441</t>
   </si>
   <si>
     <t>SAN SIMON PAMPANGA</t>
   </si>
   <si>
     <t>CHARLIE S. SILVA</t>
   </si>
   <si>
     <t>K7129-78687</t>
   </si>
   <si>
     <t>EVELYN F. LUQUIAS</t>
   </si>
   <si>
     <t>K7125-71317</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Maria Domingo </t>
+    <t>Maria Domingo</t>
   </si>
   <si>
     <t>K7121-70927</t>
   </si>
   <si>
     <t>Ofelia Tolentino</t>
   </si>
   <si>
     <t>K8002-70963</t>
   </si>
   <si>
     <t>VICTORIA TARLAC</t>
   </si>
   <si>
     <t>JEFFREY JAVIER</t>
   </si>
   <si>
     <t>K7135-69583</t>
   </si>
   <si>
     <t>OLONGAPO CITY ZAMBALES</t>
   </si>
   <si>
     <t>Adora G Yandan</t>
   </si>
@@ -485,51 +485,51 @@
   <si>
     <t>K8002-78357</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
     <t>SUSAN RAGOJO</t>
   </si>
   <si>
     <t>K5002-70824</t>
   </si>
   <si>
     <t>BINALONAN PANGASINAN</t>
   </si>
   <si>
     <t>MARICRIS CACHO</t>
   </si>
   <si>
     <t>K7016-71350</t>
   </si>
   <si>
     <t>BINMALEY PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">BELLA MANAOIS </t>
+    <t>BELLA MANAOIS</t>
   </si>
   <si>
     <t>K5004-78200</t>
   </si>
   <si>
     <t>DASOL PANGASINAN</t>
   </si>
   <si>
     <t>JESUS D. BARUELO</t>
   </si>
   <si>
     <t>K7058-69256</t>
   </si>
   <si>
     <t>LABRADOR PANGASINAN</t>
   </si>
   <si>
     <t>BIANCA YNCIERTO</t>
   </si>
   <si>
     <t>K7121-70882</t>
   </si>
   <si>
     <t>LINGAYEN (Capital) PANGASINAN</t>
   </si>