--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -59,234 +59,234 @@
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7030-69044</t>
   </si>
   <si>
     <t>NATIVIDAD PANGASINAN</t>
   </si>
   <si>
     <t>EUFEMIA MEDRANO</t>
   </si>
   <si>
     <t>K7125-64356</t>
   </si>
   <si>
     <t>ROSALES PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Gio mark  Cabural </t>
+    <t>Gio mark  Cabural</t>
   </si>
   <si>
     <t>K7058-68911</t>
   </si>
   <si>
     <t>SAN MANUEL PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Rollylyn  alvarado  balmediano</t>
+    <t>Rollylyn  alvarado  balmediano</t>
   </si>
   <si>
     <t>K7068-65124</t>
   </si>
   <si>
-    <t xml:space="preserve">ALMA BERMUDEZ </t>
+    <t>ALMA BERMUDEZ</t>
   </si>
   <si>
     <t>K7017-63728</t>
   </si>
   <si>
     <t>JAYSON BONGOLAN</t>
   </si>
   <si>
     <t>K7058-68656</t>
   </si>
   <si>
-    <t xml:space="preserve">  Guella b  bacani</t>
+    <t>Guella b  bacani</t>
   </si>
   <si>
     <t>K7016-66782</t>
   </si>
   <si>
     <t>SAN QUINTIN PANGASINAN</t>
   </si>
   <si>
     <t>GINA SALAGUBANG</t>
   </si>
   <si>
     <t>K7063-63972</t>
   </si>
   <si>
     <t>SANTA MARIA PANGASINAN</t>
   </si>
   <si>
     <t>ANALYN D. BELTRAN</t>
   </si>
   <si>
     <t>K7020-64109</t>
   </si>
   <si>
     <t>WALTER TADEO</t>
   </si>
   <si>
     <t>K5002-68424</t>
   </si>
   <si>
     <t>UMINGAN PANGASINAN</t>
   </si>
   <si>
     <t>MA. VICTORIA G. RODAS</t>
   </si>
   <si>
     <t>K7016-68751</t>
   </si>
   <si>
     <t>REBECCA CASTEL</t>
   </si>
   <si>
     <t>K7127-69249</t>
   </si>
   <si>
-    <t xml:space="preserve">MARLON B, DELA CRUZ </t>
+    <t>MARLON B, DELA CRUZ</t>
   </si>
   <si>
     <t>K7016-65094</t>
   </si>
   <si>
     <t>BAMBAN TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">NORZALYN ARELLANO </t>
+    <t>NORZALYN ARELLANO</t>
   </si>
   <si>
     <t>K5003-68587</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Josephine salonga </t>
+    <t>Josephine salonga</t>
   </si>
   <si>
     <t>K5005-67289</t>
   </si>
   <si>
     <t>GERONA TARLAC</t>
   </si>
   <si>
     <t>RUTH BALMORES</t>
   </si>
   <si>
     <t>K7126-68586</t>
   </si>
   <si>
     <t>Ayessa Chantal D Mabanglo</t>
   </si>
   <si>
     <t>K7086-66531</t>
   </si>
   <si>
     <t>MONCADA TARLAC</t>
   </si>
   <si>
     <t>CRISTORHER VELASCO</t>
   </si>
   <si>
     <t>K7126-77994</t>
   </si>
   <si>
     <t>MYA F. GABAYAN</t>
   </si>
   <si>
     <t>K7016-68399</t>
   </si>
   <si>
     <t>PANIQUI TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">CARMEN AQUINO </t>
+    <t>CARMEN AQUINO</t>
   </si>
   <si>
     <t>K7123-68635</t>
   </si>
   <si>
-    <t xml:space="preserve">EVELITA DELOS SANTOS </t>
+    <t>EVELITA DELOS SANTOS</t>
   </si>
   <si>
     <t>K8002-68295</t>
   </si>
   <si>
     <t>SAN MANUEL TARLAC</t>
   </si>
   <si>
     <t>DAISYRYL CAYME</t>
   </si>
   <si>
     <t>K7020-78226</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>PAUL MANALO</t>
   </si>
   <si>
     <t>K7086-67075</t>
   </si>
   <si>
     <t>ROSEMARIE SILANGAN</t>
   </si>
   <si>
     <t>K7129-69876</t>
   </si>
   <si>
     <t>VALERIE S. DAVID</t>
   </si>
   <si>
     <t>K7020-65706</t>
   </si>
   <si>
     <t>ZYRA CABANERO</t>
   </si>
   <si>
     <t>K7123-68824</t>
   </si>
   <si>
     <t>JUNAR R. FONTANILLA</t>
   </si>
   <si>
     <t>K7058-68765</t>
   </si>
   <si>
-    <t xml:space="preserve">  Joshua  m mallari</t>
+    <t>Joshua  m mallari</t>
   </si>
   <si>
     <t>K7072-67069</t>
   </si>
   <si>
     <t>BALUNGAO PANGASINAN</t>
   </si>
   <si>
     <t>JONATHAN U. PALOMA</t>
   </si>
   <si>
     <t>K7020-66946</t>
   </si>
   <si>
     <t>ANGELITA P SORIBEN</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBQ 9055</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>