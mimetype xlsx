--- v0 (2026-05-30)
+++ v1 (2026-10-15)
@@ -50,69 +50,69 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7124-78348</t>
   </si>
   <si>
     <t>QUEZON CITY NCR, SECOND DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">EMMA STA MARIA DELA CRUZ </t>
+    <t>EMMA STA MARIA DELA CRUZ</t>
   </si>
   <si>
     <t>K8002-76552</t>
   </si>
   <si>
     <t>APPLE JOY PINGCAS</t>
   </si>
   <si>
     <t>K5003-93263</t>
   </si>
   <si>
     <t>Veronica Martin</t>
   </si>
   <si>
     <t>K7080-77461</t>
   </si>
   <si>
-    <t xml:space="preserve">DEQUINA LORNA BESA </t>
+    <t>DEQUINA LORNA BESA</t>
   </si>
   <si>
     <t>K5002-77592</t>
   </si>
   <si>
     <t>ELIVIA MAMPLA PROFETA</t>
   </si>
   <si>
     <t>K7074-92634</t>
   </si>
   <si>
     <t>Ma shapon pojas</t>
   </si>
   <si>
     <t>K7058-77719</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>JENNIFER ULABNAN</t>
   </si>
   <si>
     <t>K7016-79134</t>
   </si>