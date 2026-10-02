--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -122,135 +122,135 @@
   <si>
     <t>RODELIN DEYAN</t>
   </si>
   <si>
     <t>K7093-65316</t>
   </si>
   <si>
     <t>KURT NGIPOL</t>
   </si>
   <si>
     <t>K5004-73133</t>
   </si>
   <si>
     <t>MARILOU LISING OR SHY LEIGH LISING</t>
   </si>
   <si>
     <t>K8002-68391</t>
   </si>
   <si>
     <t>FLORENCE CHECA</t>
   </si>
   <si>
     <t>K7058-70409</t>
   </si>
   <si>
-    <t xml:space="preserve"> Shiela soquena</t>
+    <t>Shiela soquena</t>
   </si>
   <si>
     <t>K7126-68550</t>
   </si>
   <si>
     <t>Chiqui Lubu-od</t>
   </si>
   <si>
     <t>K7026-64705</t>
   </si>
   <si>
     <t>Francze Alphere R. Abangan</t>
   </si>
   <si>
     <t>K7061-65499</t>
   </si>
   <si>
-    <t xml:space="preserve">Patrick Joshua B Marrero </t>
+    <t>Patrick Joshua B Marrero</t>
   </si>
   <si>
     <t>K7016-75122</t>
   </si>
   <si>
-    <t xml:space="preserve">BRYAN JAMES' CASTANEDA </t>
+    <t>BRYAN JAMES' CASTANEDA</t>
   </si>
   <si>
     <t>K7124-69851</t>
   </si>
   <si>
     <t>MOHAMMED ALHAMED</t>
   </si>
   <si>
     <t>K6002-74665</t>
   </si>
   <si>
     <t>COL.BIENVENIDO SIMON JR</t>
   </si>
   <si>
     <t>K7011-66180</t>
   </si>
   <si>
     <t>JOSE RYAN B. UCHU - E</t>
   </si>
   <si>
     <t>K7068-78319</t>
   </si>
   <si>
     <t>REFEAT M.ABBASI</t>
   </si>
   <si>
     <t>K7011-66618</t>
   </si>
   <si>
     <t>BUGUIAS BENGUET</t>
   </si>
   <si>
     <t>PEDRITO P. OSTING</t>
   </si>
   <si>
     <t>K7072-66207</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
   <si>
     <t>ALYZA BUSENTO</t>
   </si>
   <si>
     <t>K7016-67567</t>
   </si>
   <si>
-    <t xml:space="preserve">FRANKLIN DALMACIO </t>
+    <t>FRANKLIN DALMACIO</t>
   </si>
   <si>
     <t>K7086-64548</t>
   </si>
   <si>
-    <t xml:space="preserve">VICTOR SAFAWIL </t>
+    <t>VICTOR SAFAWIL</t>
   </si>
   <si>
     <t>K7126-69812</t>
   </si>
   <si>
-    <t xml:space="preserve">Rafael Bailon </t>
+    <t>Rafael Bailon</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBJ 1158</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Abenoja</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Ranny/Ronald</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Alyson Kiel Jindani</t>
   </si>