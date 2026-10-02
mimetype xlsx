--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -86,132 +86,132 @@
   <si>
     <t>K7061-71567</t>
   </si>
   <si>
     <t>SAN MANUEL PANGASINAN</t>
   </si>
   <si>
     <t>Maureen Corpuz</t>
   </si>
   <si>
     <t>K7030-71825</t>
   </si>
   <si>
     <t>SAN QUINTIN PANGASINAN</t>
   </si>
   <si>
     <t>DOMINGA ABOY BELMONTE</t>
   </si>
   <si>
     <t>K7058-71200</t>
   </si>
   <si>
     <t>SISON PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Eugenia m bautista. Daisy  m bautista</t>
+    <t>Eugenia m bautista. Daisy  m bautista</t>
   </si>
   <si>
     <t>K7058-71056</t>
   </si>
   <si>
     <t>LAOAG CITY (Capital) ILOCOS NORTE</t>
   </si>
   <si>
     <t>Mr mrs   macelina  roque</t>
   </si>
   <si>
     <t>K7129-71803</t>
   </si>
   <si>
     <t>TAYUG PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">LILETH A. MOSQUITO </t>
+    <t>LILETH A. MOSQUITO</t>
   </si>
   <si>
     <t>K7126-71207</t>
   </si>
   <si>
     <t>UMINGAN PANGASINAN</t>
   </si>
   <si>
     <t>Thelma Lopez</t>
   </si>
   <si>
     <t>K7126-71284</t>
   </si>
   <si>
-    <t xml:space="preserve">Ada V Rivera </t>
+    <t>Ada V Rivera</t>
   </si>
   <si>
     <t>K7123-71358</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
     <t>FARIDAH B YAHYA</t>
   </si>
   <si>
     <t>K5003-71576</t>
   </si>
   <si>
     <t>ROSELLE ROSAL</t>
   </si>
   <si>
     <t>K7129-71586</t>
   </si>
   <si>
     <t>ALLACAPAN CAGAYAN</t>
   </si>
   <si>
     <t>JEFFERSON C. COLLADO</t>
   </si>
   <si>
     <t>K7061-71694</t>
   </si>
   <si>
     <t>Benito Asparela</t>
   </si>
   <si>
     <t>K7124-70999</t>
   </si>
   <si>
     <t>BAGGAO CAGAYAN</t>
   </si>
   <si>
     <t>Ricky James (R J ) Cadorna</t>
   </si>
   <si>
     <t>K7061-71477</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">Sheryl Padsongay </t>
+    <t>Sheryl Padsongay</t>
   </si>
   <si>
     <t>K7011-71534</t>
   </si>
   <si>
     <t>PINUKPUK KALINGA</t>
   </si>
   <si>
     <t>MARTINA.BATTAWANG</t>
   </si>
   <si>
     <t>K7061-71426</t>
   </si>
   <si>
     <t>LAL-LO CAGAYAN</t>
   </si>
   <si>
     <t>Rosie Magudayao</t>
   </si>
   <si>
     <t>K7073-71301</t>
   </si>
   <si>
     <t>PAGUDPUD ILOCOS NORTE</t>
   </si>
@@ -227,51 +227,51 @@
   <si>
     <t>BENJAMIN BANGAYAN JR</t>
   </si>
   <si>
     <t>K6002-71017</t>
   </si>
   <si>
     <t>SOLANA CAGAYAN</t>
   </si>
   <si>
     <t>FLORA ALFONSO</t>
   </si>
   <si>
     <t>K7129-71639</t>
   </si>
   <si>
     <t>TUAO CAGAYAN</t>
   </si>
   <si>
     <t>EDDIE B. AGUSTIN</t>
   </si>
   <si>
     <t>K7123-71040</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIA VENIEGAS </t>
+    <t>MARIA VENIEGAS</t>
   </si>
   <si>
     <t>K7126-71244</t>
   </si>
   <si>
     <t>Josephine Mateo</t>
   </si>
   <si>
     <t>K7129-71505</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
     <t>RICARDO F. BACCAY</t>
   </si>
   <si>
     <t>K6002-71619</t>
   </si>
   <si>
     <t>AURORA ISABELA</t>
   </si>
   <si>
     <t>ERLINDA R. RAMIREZ</t>
   </si>
@@ -299,198 +299,198 @@
   <si>
     <t>K5002-71256</t>
   </si>
   <si>
     <t>CABATUAN ISABELA</t>
   </si>
   <si>
     <t>CHRISTINE JOY REYES</t>
   </si>
   <si>
     <t>K7030-71219</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
     <t>MAMIE L DOMALANTA</t>
   </si>
   <si>
     <t>K7058-71032</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Teresita  r tabliago</t>
+    <t>Teresita  r tabliago</t>
   </si>
   <si>
     <t>K7011-71364</t>
   </si>
   <si>
     <t>JONES ISABELA</t>
   </si>
   <si>
     <t>CORAZON A. BARENG</t>
   </si>
   <si>
     <t>K7061-71617</t>
   </si>
   <si>
     <t>DELFIN ALBANO (MAGSAYSAY) ISABELA</t>
   </si>
   <si>
     <t>Ildefo so Castillo jr</t>
   </si>
   <si>
     <t>K7126-71568</t>
   </si>
   <si>
     <t>PINILI ILOCOS NORTE</t>
   </si>
   <si>
     <t>Patrick Ganitnit</t>
   </si>
   <si>
     <t>K7058-71575</t>
   </si>
   <si>
     <t>SAN MARIANO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">  Constante  balimbim</t>
+    <t>Constante  balimbim</t>
   </si>
   <si>
     <t>K7073-71246</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
     <t>Romeo M. Daileg</t>
   </si>
   <si>
     <t>K7129-71689</t>
   </si>
   <si>
     <t>BAYOMBONG (Capital) NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>DENELIE MORA</t>
   </si>
   <si>
     <t>K7058-71365</t>
   </si>
   <si>
     <t>DIADI NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Rowena  reyes  echurre</t>
+    <t>Rowena  reyes  echurre</t>
   </si>
   <si>
     <t>K7026-71039</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>ELIZABETH S. OPEÑA</t>
   </si>
   <si>
     <t>K7011-71264</t>
   </si>
   <si>
     <t>AGLIPAY QUIRINO</t>
   </si>
   <si>
     <t>GLORIA M. BASILIO</t>
   </si>
   <si>
     <t>K7030-71366</t>
   </si>
   <si>
     <t>MADDELA QUIRINO</t>
   </si>
   <si>
     <t>MYLINE B MANUEL</t>
   </si>
   <si>
     <t>K7073-71183</t>
   </si>
   <si>
     <t>CITY OF BALANGA (Capital) BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">MR. FELIPE B. FAUSTINO </t>
+    <t>MR. FELIPE B. FAUSTINO</t>
   </si>
   <si>
     <t>K7124-71230</t>
   </si>
   <si>
     <t>ALIAGA NUEVA ECIJA</t>
   </si>
   <si>
     <t>RUTH PELICIA</t>
   </si>
   <si>
     <t>K7126-71335</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>Wilfredo Manalili</t>
   </si>
   <si>
     <t>K5003-71455</t>
   </si>
   <si>
     <t>CUYAPO NUEVA ECIJA</t>
   </si>
   <si>
     <t>RICHARD E. NONO</t>
   </si>
   <si>
     <t>K7126-71175</t>
   </si>
   <si>
     <t>Jessica Ogayre</t>
   </si>
   <si>
     <t>K7061-71344</t>
   </si>
   <si>
     <t>LEO M. GUSTON</t>
   </si>
   <si>
     <t>K7058-71468</t>
   </si>
   <si>
     <t>BURGOS ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Albert   decana</t>
+    <t>Albert   decana</t>
   </si>
   <si>
     <t>K7121-70994</t>
   </si>
   <si>
     <t>LUPAO NUEVA ECIJA</t>
   </si>
   <si>
     <t>Raymundo G Duatin</t>
   </si>
   <si>
     <t>K7121-71020</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
     <t>Shehada I Idris</t>
   </si>
   <si>
     <t>K7129-71198</t>
   </si>
   <si>
     <t>MICHELLE NOPRADA HERES</t>
   </si>
@@ -533,207 +533,207 @@
   <si>
     <t>NOEL AMUDO</t>
   </si>
   <si>
     <t>K7011-71057</t>
   </si>
   <si>
     <t>LORIE ANNE M. ESPINO</t>
   </si>
   <si>
     <t>K5003-70962</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
     <t>ANGELINA S. OPINIANO</t>
   </si>
   <si>
     <t>K7121-71531</t>
   </si>
   <si>
     <t>MASANTOL PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Edgardo Sunga </t>
+    <t>Edgardo Sunga</t>
   </si>
   <si>
     <t>K7124-71149</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>CYRIL JOLIN B. SOTOMIL</t>
   </si>
   <si>
     <t>K7061-71432</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>GINA TOLENTINO</t>
   </si>
   <si>
     <t>K7123-71485</t>
   </si>
   <si>
     <t>WARREN LAGMAN CASTRO</t>
   </si>
   <si>
     <t>K7011-71046</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>NANCY M. PANGILINAN</t>
   </si>
   <si>
     <t>K7123-71035</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">CRIS E. GUEVARRA </t>
+    <t>CRIS E. GUEVARRA</t>
   </si>
   <si>
     <t>K7123-71132</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>ARTURO REYMOND DOLLENTES</t>
   </si>
   <si>
     <t>K7058-71603</t>
   </si>
   <si>
-    <t xml:space="preserve"> Trisha mae alimurong</t>
+    <t>Trisha mae alimurong</t>
   </si>
   <si>
     <t>K7058-71611</t>
   </si>
   <si>
     <t>PURA TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve"> Eleanor    tungol</t>
+    <t>Eleanor    tungol</t>
   </si>
   <si>
     <t>K7058-71262</t>
   </si>
   <si>
     <t>SANTA IGNACIA TARLAC</t>
   </si>
   <si>
     <t>Laila g trinidad</t>
   </si>
   <si>
     <t>K7126-71194</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>JUSTO  F. MARTINEZ</t>
   </si>
   <si>
     <t>K7026-70950</t>
   </si>
   <si>
     <t>Rizalino t. Cabrera</t>
   </si>
   <si>
     <t>K7061-71334</t>
   </si>
   <si>
     <t>VICTORIA TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Merson Astrero </t>
+    <t>Merson Astrero</t>
   </si>
   <si>
     <t>K7058-71488</t>
   </si>
   <si>
     <t>QUIRINO (ANGKAKI) ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">MARY JANE ULILA </t>
+    <t>MARY JANE ULILA</t>
   </si>
   <si>
     <t>K6002-71443</t>
   </si>
   <si>
     <t>SAN JUAN (LAPOG) ILOCOS SUR</t>
   </si>
   <si>
     <t>ALICIA MAE VIVIT</t>
   </si>
   <si>
     <t>K7026-71374</t>
   </si>
   <si>
     <t>Basilio t. Carmelo jr</t>
   </si>
   <si>
     <t>K7073-71439</t>
   </si>
   <si>
     <t>BAUANG LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">CONNIE J. RILLERA </t>
+    <t>CONNIE J. RILLERA</t>
   </si>
   <si>
     <t>K7011-71463</t>
   </si>
   <si>
     <t>MARIO P. SISON</t>
   </si>
   <si>
     <t>K7030-71552</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
     <t>JESSICA MAE CARMONA</t>
   </si>
   <si>
     <t>K7058-71540</t>
   </si>
   <si>
     <t>SAN JUAN LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve"> Camilo  quilon </t>
+    <t>Camilo  quilon</t>
   </si>
   <si>
     <t>K7124-71354</t>
   </si>
   <si>
     <t>DINGRAS ILOCOS NORTE</t>
   </si>
   <si>
     <t>MYRNA ATUAN</t>
   </si>
   <si>
     <t>K7123-71496</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
     <t>VIOLETA T. SOY</t>
   </si>
   <si>
     <t>K5003-71340</t>
   </si>
   <si>
     <t>IMELDA B FERRER</t>
   </si>