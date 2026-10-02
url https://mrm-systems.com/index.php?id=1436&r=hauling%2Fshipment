--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -50,138 +50,138 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7016-65255</t>
   </si>
   <si>
     <t>BACOLOR PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGELICA ROMERO </t>
+    <t>ANGELICA ROMERO</t>
   </si>
   <si>
     <t>K7068-67408</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>DIVINA C.BELANO</t>
   </si>
   <si>
     <t>K7061-68746</t>
   </si>
   <si>
     <t>Andrea Lansangan</t>
   </si>
   <si>
     <t>K7030-69161</t>
   </si>
   <si>
     <t>ROBERT C. MANAVMUL</t>
   </si>
   <si>
     <t>K6002-78317</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIK CASTRO </t>
+    <t>MARIK CASTRO</t>
   </si>
   <si>
     <t>K7086-64628</t>
   </si>
   <si>
     <t>ALLAN F, BALATBAT</t>
   </si>
   <si>
     <t>K7068-66522</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>MARLEN A. GUEVAREA</t>
   </si>
   <si>
     <t>K7125-64811</t>
   </si>
   <si>
     <t>VANNA KLEIN LALIC</t>
   </si>
   <si>
     <t>K7126-70361</t>
   </si>
   <si>
     <t>Reynaldo E Garcia</t>
   </si>
   <si>
     <t>K7017-63874</t>
   </si>
   <si>
     <t>YOLANDA VALENZUELA</t>
   </si>
   <si>
     <t>K7086-64601</t>
   </si>
   <si>
-    <t xml:space="preserve">WINNIE MANALO </t>
+    <t>WINNIE MANALO</t>
   </si>
   <si>
     <t>K7072-66570</t>
   </si>
   <si>
     <t>RANNIE AND ROLANDO DELA CRUZ</t>
   </si>
   <si>
     <t>K7063-67158</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">RIZA P.ILUSTRE </t>
+    <t>RIZA P.ILUSTRE</t>
   </si>
   <si>
     <t>K7016-69182</t>
   </si>
   <si>
-    <t xml:space="preserve">LINDSAY REGALA </t>
+    <t>LINDSAY REGALA</t>
   </si>
   <si>
     <t>K7061-69906</t>
   </si>
   <si>
     <t>Nora Sablan</t>
   </si>
   <si>
     <t>K7017-65393</t>
   </si>
   <si>
     <t>MYLIN K BANAL</t>
   </si>
   <si>
     <t>K7063-65832</t>
   </si>
   <si>
     <t>NELSON G.GRAGAS</t>
   </si>
   <si>
     <t>K7030-68002</t>
   </si>
   <si>
     <t>MARILOU CAPARAS CRUZ</t>
   </si>