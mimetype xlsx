--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -113,96 +113,96 @@
   <si>
     <t>EVANGELINE SOCIAS</t>
   </si>
   <si>
     <t>K7086-64333</t>
   </si>
   <si>
     <t>HERMOSA BATAAN</t>
   </si>
   <si>
     <t>RUFINO A, MULI</t>
   </si>
   <si>
     <t>K7129-77242</t>
   </si>
   <si>
     <t>BIANCA JOY B. CASUPANAN</t>
   </si>
   <si>
     <t>K7058-77101</t>
   </si>
   <si>
     <t>LIMAY BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Marites  j espulgar </t>
+    <t>Marites  j espulgar</t>
   </si>
   <si>
     <t>K8002-64912</t>
   </si>
   <si>
     <t>LEONILA SAMILLANO</t>
   </si>
   <si>
     <t>K7026-68670</t>
   </si>
   <si>
-    <t xml:space="preserve">TITA OLARTE AUSTRIA </t>
+    <t>TITA OLARTE AUSTRIA</t>
   </si>
   <si>
     <t>K7072-65691</t>
   </si>
   <si>
     <t>MYLA C. SULANGI</t>
   </si>
   <si>
     <t>K7072-74972</t>
   </si>
   <si>
     <t>MARIVELES BATAAN</t>
   </si>
   <si>
     <t>ALEXANDRA  KIM GALAPON</t>
   </si>
   <si>
     <t>K7017-64238</t>
   </si>
   <si>
     <t>JONALYN VILLANOCHA</t>
   </si>
   <si>
     <t>K7011-68593</t>
   </si>
   <si>
     <t>ROSEMARIE L. TARROZA</t>
   </si>
   <si>
     <t>K7121-68346</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIA FE.G. REYES </t>
+    <t>MARIA FE.G. REYES</t>
   </si>
   <si>
     <t>K5003-68735</t>
   </si>
   <si>
     <t>CHRISTIE ANN V. MASANGKAY</t>
   </si>
   <si>
     <t>K7121-69884</t>
   </si>
   <si>
     <t>Lina Domingo Duran</t>
   </si>
   <si>
     <t>K5002-65213</t>
   </si>
   <si>
     <t>RAUL S ALEJANDRO JR</t>
   </si>
   <si>
     <t>K5002-77881</t>
   </si>
   <si>
     <t>REMELITA L. MACATANGAY</t>
   </si>
@@ -281,51 +281,51 @@
   <si>
     <t>SAN MARCELINO ZAMBALES</t>
   </si>
   <si>
     <t>MARINEL LIM</t>
   </si>
   <si>
     <t>K5004-68078</t>
   </si>
   <si>
     <t>ARLENA CAISIP</t>
   </si>
   <si>
     <t>K7011-68352</t>
   </si>
   <si>
     <t>SUBIC ZAMBALES</t>
   </si>
   <si>
     <t>CLARITA  SABADO</t>
   </si>
   <si>
     <t>K7020-63643</t>
   </si>
   <si>
-    <t xml:space="preserve">MICHELLE V EUGENIO </t>
+    <t>MICHELLE V EUGENIO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>ABK 6345</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Jun</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Romy/Pol</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Alyson Kiel Jindani</t>
   </si>