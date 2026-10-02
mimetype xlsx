--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -131,72 +131,72 @@
   <si>
     <t>K5005-74240</t>
   </si>
   <si>
     <t>WINNIE VILLANUEVA</t>
   </si>
   <si>
     <t>K7133-73455</t>
   </si>
   <si>
     <t>Gil ortega sr</t>
   </si>
   <si>
     <t>K7074-67227</t>
   </si>
   <si>
     <t>Susan viloria</t>
   </si>
   <si>
     <t>K5002-69959</t>
   </si>
   <si>
     <t>SANTA IGNACIA TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve"> Nida  B Ramos</t>
+    <t>Nida  B Ramos</t>
   </si>
   <si>
     <t>K5004-64149</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>CHONA C FERRER</t>
   </si>
   <si>
     <t>K7086-65418</t>
   </si>
   <si>
     <t>CELSO SILVA</t>
   </si>
   <si>
     <t>K7123-68663</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIA ELOISA B. REYES </t>
+    <t>MARIA ELOISA B. REYES</t>
   </si>
   <si>
     <t>K7074-67110</t>
   </si>
   <si>
     <t>AGUILAR PANGASINAN</t>
   </si>
   <si>
     <t>Melvin visar</t>
   </si>
   <si>
     <t>K7105-65638</t>
   </si>
   <si>
     <t>BASISTA PANGASINAN</t>
   </si>
   <si>
     <t>MAYETH MONDERIN</t>
   </si>
   <si>
     <t>K7058-66791</t>
   </si>
   <si>
     <t>JOHN GLENN ERMINO</t>
   </si>