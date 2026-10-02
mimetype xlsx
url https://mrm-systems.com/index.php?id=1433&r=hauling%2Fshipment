--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -89,84 +89,84 @@
   <si>
     <t>EMILY JOSE MUNCAL</t>
   </si>
   <si>
     <t>K5005-67379</t>
   </si>
   <si>
     <t>K7123-68212</t>
   </si>
   <si>
     <t>Elizabeth m cruz</t>
   </si>
   <si>
     <t>K7121-77103</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>Unice R Lasco</t>
   </si>
   <si>
     <t>K7016-66665</t>
   </si>
   <si>
-    <t xml:space="preserve">WILFREDO RAMOS </t>
+    <t>WILFREDO RAMOS</t>
   </si>
   <si>
     <t>K5001-69825</t>
   </si>
   <si>
     <t>LYNDA BYRD  VIDAL</t>
   </si>
   <si>
     <t>K7124-68386</t>
   </si>
   <si>
     <t>ALVIN BABARES</t>
   </si>
   <si>
     <t>K7063-66943</t>
   </si>
   <si>
     <t>JOSHUA H.TUMIBAY</t>
   </si>
   <si>
     <t>K7061-68323</t>
   </si>
   <si>
     <t>Florinda Binobo</t>
   </si>
   <si>
     <t>K7124-76817</t>
   </si>
   <si>
     <t>CABIAO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIVIC SAN DIEGO </t>
+    <t>MARIVIC SAN DIEGO</t>
   </si>
   <si>
     <t>K7073-77439</t>
   </si>
   <si>
     <t>Ferdinand Manalang</t>
   </si>
   <si>
     <t>K7121-68728</t>
   </si>
   <si>
     <t>CUYAPO NUEVA ECIJA</t>
   </si>
   <si>
     <t>JASMIN CALIS</t>
   </si>
   <si>
     <t>K7061-67878</t>
   </si>
   <si>
     <t>GABALDON (BITULOK &amp; SABANI) NUEVA ECIJA</t>
   </si>
   <si>
     <t>Myla Magtalas</t>
   </si>
@@ -206,72 +206,72 @@
   <si>
     <t>JOHN MHAR D.GATUZ</t>
   </si>
   <si>
     <t>K7074-67732</t>
   </si>
   <si>
     <t>LAUR NUEVA ECIJA</t>
   </si>
   <si>
     <t>Graciano e. Torales</t>
   </si>
   <si>
     <t>K7017-64131</t>
   </si>
   <si>
     <t>RICHARD CABALLERO</t>
   </si>
   <si>
     <t>K7061-70390</t>
   </si>
   <si>
     <t>LLANERA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Jenalyn DeLeon </t>
+    <t>Jenalyn DeLeon</t>
   </si>
   <si>
     <t>K7011-65419</t>
   </si>
   <si>
     <t>MAURICIO CANDELARIA</t>
   </si>
   <si>
     <t>K7030-78111</t>
   </si>
   <si>
     <t>LILIA ESTEBAN</t>
   </si>
   <si>
     <t>K7133-67022</t>
   </si>
   <si>
     <t>NAMPICUAN NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Amelia estillore </t>
+    <t>Amelia estillore</t>
   </si>
   <si>
     <t>K7126-68762</t>
   </si>
   <si>
     <t>PALAYAN CITY (Capital) NUEVA ECIJA</t>
   </si>
   <si>
     <t>Maria Ronnette Panceras</t>
   </si>
   <si>
     <t>K7123-64906</t>
   </si>
   <si>
     <t>PEÑARANDA NUEVA ECIJA</t>
   </si>
   <si>
     <t>NOEL ABIOG</t>
   </si>
   <si>
     <t>K7124-77805</t>
   </si>
   <si>
     <t>BERNIE S. CRISTOBAL</t>
   </si>
@@ -293,63 +293,63 @@
   <si>
     <t>ESTTRELLA SAN GABRIEL AQUINO</t>
   </si>
   <si>
     <t>K7086-64305</t>
   </si>
   <si>
     <t>JAMES DACUMOS</t>
   </si>
   <si>
     <t>K7124-69150</t>
   </si>
   <si>
     <t>SANTO DOMINGO NUEVA ECIJA</t>
   </si>
   <si>
     <t>MARILOU AGRAVE</t>
   </si>
   <si>
     <t>K7125-64270</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Emily R Aquino </t>
+    <t>Emily R Aquino</t>
   </si>
   <si>
     <t>K7135-64274</t>
   </si>
   <si>
     <t>Renato Jacinto</t>
   </si>
   <si>
     <t>K5001-74677</t>
   </si>
   <si>
-    <t xml:space="preserve">Rodessa San Pedro </t>
+    <t>Rodessa San Pedro</t>
   </si>
   <si>
     <t>K8002-68665</t>
   </si>
   <si>
     <t>GLORIA FLOREZ</t>
   </si>
   <si>
     <t>K7011-68173</t>
   </si>
   <si>
     <t>ALVIN R. CRIZALDO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>MBG1175</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Crisente Banting</t>
   </si>