--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -68,60 +68,60 @@
   <si>
     <t>K5005-77680</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
     <t>JOVELYN TUGGAD</t>
   </si>
   <si>
     <t>K7068-78319</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>REFEAT M.ABBASI</t>
   </si>
   <si>
     <t>K7133-76456</t>
   </si>
   <si>
     <t>CITY OF TABUK (Capital) KALINGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Maria Christina trinidad </t>
+    <t>Maria Christina trinidad</t>
   </si>
   <si>
     <t>K7072-78160</t>
   </si>
   <si>
     <t>SOLANA CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHNY JUAN </t>
+    <t>JOHNY JUAN</t>
   </si>
   <si>
     <t>K7129-78183</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
     <t>NORILYN SALINAS</t>
   </si>
   <si>
     <t>K5003-77768</t>
   </si>
   <si>
     <t>MADDELA QUIRINO</t>
   </si>
   <si>
     <t>ASUNCION C RAYMUNDO</t>
   </si>
   <si>
     <t>K5004-77006</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
@@ -191,69 +191,69 @@
   <si>
     <t>K7124-77805</t>
   </si>
   <si>
     <t>PEÑARANDA NUEVA ECIJA</t>
   </si>
   <si>
     <t>BERNIE S. CRISTOBAL</t>
   </si>
   <si>
     <t>K7072-77847</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>LIEZETE JOY MIRANDA</t>
   </si>
   <si>
     <t>K7058-78352</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Razzil a sinsoro</t>
+    <t>Razzil a sinsoro</t>
   </si>
   <si>
     <t>K7074-77373</t>
   </si>
   <si>
     <t>CANDABA PAMPANGA</t>
   </si>
   <si>
     <t>IRISH D SALE</t>
   </si>
   <si>
     <t>K6002-78317</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIK CASTRO </t>
+    <t>MARIK CASTRO</t>
   </si>
   <si>
     <t>K7135-77054</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>Maria Theresa Tan</t>
   </si>
   <si>
     <t>K7068-77975</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>FRANCIS R. LIMJOCO</t>
   </si>
   <si>
     <t>K7123-77909</t>
   </si>
   <si>
     <t>JO ANN LAXAMANA</t>
   </si>
@@ -284,60 +284,60 @@
   <si>
     <t>PAUL MANALO</t>
   </si>
   <si>
     <t>K7125-77863</t>
   </si>
   <si>
     <t>CITY OF BATAC ILOCOS NORTE</t>
   </si>
   <si>
     <t>Orlindo Diric jr</t>
   </si>
   <si>
     <t>K5003-78216</t>
   </si>
   <si>
     <t>AGOO LA UNION</t>
   </si>
   <si>
     <t>Grace lopez salazar</t>
   </si>
   <si>
     <t>K7125-77886</t>
   </si>
   <si>
-    <t xml:space="preserve">Marites Mamuyac </t>
+    <t>Marites Mamuyac</t>
   </si>
   <si>
     <t>K7133-76046</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">Letty grace f. Benetiz </t>
+    <t>Letty grace f. Benetiz</t>
   </si>
   <si>
     <t>K7063-77417</t>
   </si>
   <si>
     <t>CALASIAO PANGASINAN</t>
   </si>
   <si>
     <t>TOBEY J.MESCALA</t>
   </si>
   <si>
     <t>K7129-77890</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
     <t>MOHAMMAD KHALIL HAMZA</t>
   </si>
   <si>
     <t>K5005-77056</t>
   </si>
   <si>
     <t>NORDY U PARAS</t>
   </si>