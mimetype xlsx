--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -83,78 +83,78 @@
   <si>
     <t>Andrea Lansangan</t>
   </si>
   <si>
     <t>K7072-66570</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>RANNIE AND ROLANDO DELA CRUZ</t>
   </si>
   <si>
     <t>K7017-63874</t>
   </si>
   <si>
     <t>YOLANDA VALENZUELA</t>
   </si>
   <si>
     <t>K7016-65094</t>
   </si>
   <si>
     <t>BAMBAN TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">NORZALYN ARELLANO </t>
+    <t>NORZALYN ARELLANO</t>
   </si>
   <si>
     <t>K7017-62877</t>
   </si>
   <si>
     <t>BOTOLAN ZAMBALES</t>
   </si>
   <si>
     <t>CORAZON DEVERA</t>
   </si>
   <si>
     <t>K7011-68589</t>
   </si>
   <si>
     <t>PALAUIG ZAMBALES</t>
   </si>
   <si>
     <t>SARAH JANE T. MARCIA</t>
   </si>
   <si>
     <t>K7020-63643</t>
   </si>
   <si>
     <t>SUBIC ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">MICHELLE V EUGENIO </t>
+    <t>MICHELLE V EUGENIO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nbn3743</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>
   <si>
     <t>DEPARTURE DATE</t>
   </si>
   <si>
     <t>0000-00-00</t>
   </si>