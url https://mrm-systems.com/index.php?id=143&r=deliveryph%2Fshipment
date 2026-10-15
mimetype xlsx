--- v0 (2026-05-30)
+++ v1 (2026-10-15)
@@ -62,75 +62,75 @@
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7030-79251</t>
   </si>
   <si>
     <t>QUEZON CITY NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>JEWEL HANNAH M ANGEL</t>
   </si>
   <si>
     <t>K7127-92320</t>
   </si>
   <si>
     <t>MICHELLE J, QUITANIA</t>
   </si>
   <si>
     <t>K8002-78219</t>
   </si>
   <si>
-    <t xml:space="preserve">CHERYL AUSTRIA </t>
+    <t>CHERYL AUSTRIA</t>
   </si>
   <si>
     <t>K7135-90995</t>
   </si>
   <si>
-    <t xml:space="preserve">Lyndon Espanol </t>
+    <t>Lyndon Espanol</t>
   </si>
   <si>
     <t>K8002-91322</t>
   </si>
   <si>
     <t>BAIBON UDAY</t>
   </si>
   <si>
     <t>K8002-77047</t>
   </si>
   <si>
     <t>IRENE MOJARES</t>
   </si>
   <si>
     <t>K5003-77080</t>
   </si>
   <si>
-    <t xml:space="preserve">ORLNDO L CACALUBID JR </t>
+    <t>ORLNDO L CACALUBID JR</t>
   </si>
   <si>
     <t>K7072-78883</t>
   </si>
   <si>
     <t>MARY KRIS ENRIQUEZ</t>
   </si>
   <si>
     <t>K7105-79111</t>
   </si>
   <si>
     <t>DIXIE HABON</t>
   </si>
   <si>
     <t>K7011-92224</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>ARACELI SABINO</t>
   </si>
   <si>
     <t>K6002-91446</t>
   </si>