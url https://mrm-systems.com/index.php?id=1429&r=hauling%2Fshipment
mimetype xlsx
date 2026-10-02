--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -170,57 +170,57 @@
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
     <t>RONALD DIMARUCOT</t>
   </si>
   <si>
     <t>K5005-74410</t>
   </si>
   <si>
     <t>ELEONOR BINABISE</t>
   </si>
   <si>
     <t>K7105-66372</t>
   </si>
   <si>
     <t>GEMMA L. GREGORIO</t>
   </si>
   <si>
     <t>K7030-68488</t>
   </si>
   <si>
     <t>SANTA ANA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Shirley Maniago </t>
+    <t>Shirley Maniago</t>
   </si>
   <si>
     <t>K7058-65349</t>
   </si>
   <si>
-    <t xml:space="preserve"> Carmelita d  musngi</t>
+    <t>Carmelita d  musngi</t>
   </si>
   <si>
     <t>K7124-65076</t>
   </si>
   <si>
     <t>LOURDINO T.SINIO</t>
   </si>
   <si>
     <t>K5002-74657</t>
   </si>
   <si>
     <t>ANNA LIZA C. PINEDA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CXV 576</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>ALVIN</t>
   </si>