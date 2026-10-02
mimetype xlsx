--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -59,234 +59,234 @@
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7121-61626</t>
   </si>
   <si>
     <t>ALFONSO LISTA (POTIA) IFUGAO</t>
   </si>
   <si>
     <t>Marilyn Pascual</t>
   </si>
   <si>
     <t>K7016-68777</t>
   </si>
   <si>
     <t>AURORA ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">MELVIN JAVILLONAR </t>
+    <t>MELVIN JAVILLONAR</t>
   </si>
   <si>
     <t>K7093-67335</t>
   </si>
   <si>
     <t>JENOIN  F. ANTONIO</t>
   </si>
   <si>
     <t>K7063-67148</t>
   </si>
   <si>
     <t>CORDON ISABELA</t>
   </si>
   <si>
     <t>LUIS SALATAN JR</t>
   </si>
   <si>
     <t>K7129-69678</t>
   </si>
   <si>
     <t>MALLIG ISABELA</t>
   </si>
   <si>
     <t>avegail meriales asuncion</t>
   </si>
   <si>
     <t>K7026-67748</t>
   </si>
   <si>
     <t>TERESITA ABAD</t>
   </si>
   <si>
     <t>K7058-70194</t>
   </si>
   <si>
-    <t xml:space="preserve"> Demy   c  natvade</t>
+    <t>Demy   c  natvade</t>
   </si>
   <si>
     <t>K7126-68927</t>
   </si>
   <si>
     <t>QUEZON ISABELA</t>
   </si>
   <si>
     <t>Denzel Indayon  Walizen</t>
   </si>
   <si>
     <t>K7074-66949</t>
   </si>
   <si>
     <t>Daisy dumiao</t>
   </si>
   <si>
     <t>K7030-66254</t>
   </si>
   <si>
     <t>QUIRINO ISABELA</t>
   </si>
   <si>
     <t>ALFREDO N TALLEDO</t>
   </si>
   <si>
     <t>K7126-69732</t>
   </si>
   <si>
     <t>Racquel Santiago</t>
   </si>
   <si>
     <t>K7124-64482</t>
   </si>
   <si>
     <t>NENITA P. SALES</t>
   </si>
   <si>
     <t>K7135-65855</t>
   </si>
   <si>
     <t>Susana T. Saltarin</t>
   </si>
   <si>
     <t>K7016-68719</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARK JEROME DELA CRUZ </t>
+    <t>MARK JEROME DELA CRUZ</t>
   </si>
   <si>
     <t>K7020-63895</t>
   </si>
   <si>
-    <t xml:space="preserve">RONNIE B BESA </t>
+    <t>RONNIE B BESA</t>
   </si>
   <si>
     <t>K7058-68877</t>
   </si>
   <si>
     <t>ROXAS ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">FELIX CARO </t>
+    <t>FELIX CARO</t>
   </si>
   <si>
     <t>K7135-67835</t>
   </si>
   <si>
     <t>Vilma lutrania</t>
   </si>
   <si>
     <t>K7017-63891</t>
   </si>
   <si>
     <t>SAN MANUEL ISABELA</t>
   </si>
   <si>
     <t>ROSITA B CALLO</t>
   </si>
   <si>
     <t>K7020-74017</t>
   </si>
   <si>
-    <t xml:space="preserve">JERALD O MANUEL </t>
+    <t>JERALD O MANUEL</t>
   </si>
   <si>
     <t>K7125-64617</t>
   </si>
   <si>
     <t>SAN MATEO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Ferdinand A Agustin </t>
+    <t>Ferdinand A Agustin</t>
   </si>
   <si>
     <t>K7058-68923</t>
   </si>
   <si>
     <t>BAGABAG NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>Rodolfo t toquero</t>
   </si>
   <si>
     <t>K7063-67209</t>
   </si>
   <si>
     <t>BAYOMBONG (Capital) NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>ERLINDA N.MAGDAY</t>
   </si>
   <si>
     <t>K7058-70588</t>
   </si>
   <si>
     <t>KASIBU NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Tessie   cay uhen</t>
+    <t>Tessie   cay uhen</t>
   </si>
   <si>
     <t>K7069-58566</t>
   </si>
   <si>
     <t>Ruth D Dullao</t>
   </si>
   <si>
     <t>K7125-63064</t>
   </si>
   <si>
     <t>KAYAPA NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>Philip Palveras</t>
   </si>
   <si>
     <t>K7020-67683</t>
   </si>
   <si>
     <t>SANTA FE NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">TIMMY LAMSIS </t>
+    <t>TIMMY LAMSIS</t>
   </si>
   <si>
     <t>K8002-70622</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>LYRICH ARQUERO</t>
   </si>
   <si>
     <t>K7020-66681</t>
   </si>
   <si>
     <t>MARITES V MAGALLANES</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBF9367</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>