--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -83,51 +83,51 @@
   <si>
     <t>K7011-65829</t>
   </si>
   <si>
     <t>BUCAY ABRA</t>
   </si>
   <si>
     <t>GERRY B TAYUG</t>
   </si>
   <si>
     <t>K7074-63986</t>
   </si>
   <si>
     <t>DOLORES ABRA</t>
   </si>
   <si>
     <t>JOSEFINA (PINING) JACQUIAS</t>
   </si>
   <si>
     <t>K7026-70091</t>
   </si>
   <si>
     <t>LA PAZ ABRA</t>
   </si>
   <si>
-    <t xml:space="preserve">Michael Lalin Jr. </t>
+    <t>Michael Lalin Jr.</t>
   </si>
   <si>
     <t>K7011-65831</t>
   </si>
   <si>
     <t>SARAH JANE AFOS</t>
   </si>
   <si>
     <t>K7063-66766</t>
   </si>
   <si>
     <t>LAGANGILANG ABRA</t>
   </si>
   <si>
     <t>JENNIFER A.TRONGCO</t>
   </si>
   <si>
     <t>K7020-66090</t>
   </si>
   <si>
     <t>PEÑARRUBIA ABRA</t>
   </si>
   <si>
     <t>LANI GIWAGIW</t>
   </si>
@@ -146,51 +146,51 @@
   <si>
     <t>SAN QUINTIN ABRA</t>
   </si>
   <si>
     <t>CESARIO TOJADO PIRA</t>
   </si>
   <si>
     <t>K5003-64848</t>
   </si>
   <si>
     <t>AGOO LA UNION</t>
   </si>
   <si>
     <t>Julieta pasilan</t>
   </si>
   <si>
     <t>K7123-77378</t>
   </si>
   <si>
     <t>MARINOR JARATA NIEVE</t>
   </si>
   <si>
     <t>K7026-77489</t>
   </si>
   <si>
-    <t xml:space="preserve">LORNA RIVERA </t>
+    <t>LORNA RIVERA</t>
   </si>
   <si>
     <t>K7123-66742</t>
   </si>
   <si>
     <t>ARINGAY LA UNION</t>
   </si>
   <si>
     <t>JOHNNY CAMPOS</t>
   </si>
   <si>
     <t>K7017-64338</t>
   </si>
   <si>
     <t>BACNOTAN LA UNION</t>
   </si>
   <si>
     <t>RENILDA IGLESIAS</t>
   </si>
   <si>
     <t>K7068-67888</t>
   </si>
   <si>
     <t>BALAOAN LA UNION</t>
   </si>
@@ -215,126 +215,126 @@
   <si>
     <t>JAIME S AGCOILI</t>
   </si>
   <si>
     <t>K7129-65069</t>
   </si>
   <si>
     <t>BANGAR LA UNION</t>
   </si>
   <si>
     <t>DOMINADOR BALANON</t>
   </si>
   <si>
     <t>K7030-68640</t>
   </si>
   <si>
     <t>BAUANG LA UNION</t>
   </si>
   <si>
     <t>LEONORA E MUÑOZ</t>
   </si>
   <si>
     <t>K7017-64867</t>
   </si>
   <si>
-    <t xml:space="preserve">ERLINDA PREPOSE </t>
+    <t>ERLINDA PREPOSE</t>
   </si>
   <si>
     <t>K7017-62607</t>
   </si>
   <si>
     <t>JAIRUS C SULIGEN</t>
   </si>
   <si>
     <t>K7016-68502</t>
   </si>
   <si>
     <t>IRENE CARINO</t>
   </si>
   <si>
     <t>K7026-65008</t>
   </si>
   <si>
     <t>CABA LA UNION</t>
   </si>
   <si>
     <t>RAMON BONG U. PICAR</t>
   </si>
   <si>
     <t>K7058-73916</t>
   </si>
   <si>
-    <t xml:space="preserve"> Sarah  grace </t>
+    <t>Sarah  grace</t>
   </si>
   <si>
     <t>K7026-65194</t>
   </si>
   <si>
     <t>NAGUILIAN LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">FAHAD SHARIF </t>
+    <t>FAHAD SHARIF</t>
   </si>
   <si>
     <t>K7123-65404</t>
   </si>
   <si>
-    <t xml:space="preserve">NENITA M. BUENAVISTA </t>
+    <t>NENITA M. BUENAVISTA</t>
   </si>
   <si>
     <t>K7073-64019</t>
   </si>
   <si>
     <t>Estela Cachero  c/o Tricha mae talosig</t>
   </si>
   <si>
     <t>K7063-66021</t>
   </si>
   <si>
     <t>RAMIL RAMIREZ</t>
   </si>
   <si>
     <t>K5003-68891</t>
   </si>
   <si>
     <t>Mark Clarence rimas</t>
   </si>
   <si>
     <t>K7063-64360</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
     <t>ARMIL DAVE BIARES</t>
   </si>
   <si>
     <t>K7016-70108</t>
   </si>
   <si>
-    <t xml:space="preserve">RUBEN ESPERANZA </t>
+    <t>RUBEN ESPERANZA</t>
   </si>
   <si>
     <t>K7011-69856</t>
   </si>
   <si>
     <t>IMELDA F. JAVIEN</t>
   </si>
   <si>
     <t>K7063-66199</t>
   </si>
   <si>
     <t>MARCELINA C.CACDAC</t>
   </si>
   <si>
     <t>K7073-64671</t>
   </si>
   <si>
     <t>SANTO TOMAS LA UNION</t>
   </si>
   <si>
     <t>CHARMIE O. VILLANUEVA</t>
   </si>
   <si>
     <t>K7135-70130</t>
   </si>
@@ -347,51 +347,51 @@
   <si>
     <t>Felipa raboy</t>
   </si>
   <si>
     <t>K7121-70044</t>
   </si>
   <si>
     <t>SUDIPEN LA UNION</t>
   </si>
   <si>
     <t>Rizaldo macanas</t>
   </si>
   <si>
     <t>K7133-67718</t>
   </si>
   <si>
     <t>Lolita sales</t>
   </si>
   <si>
     <t>K7124-70007</t>
   </si>
   <si>
     <t>TUBAO LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">FLORDELIZA L. ESGUERRA </t>
+    <t>FLORDELIZA L. ESGUERRA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CCK-8209</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Ruel</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Kenneth</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Alyson Kiel Jindani</t>
   </si>