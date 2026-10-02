--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -104,75 +104,75 @@
   <si>
     <t>Menchita L. Bandong</t>
   </si>
   <si>
     <t>K7020-63843</t>
   </si>
   <si>
     <t>CAMILING TARLAC</t>
   </si>
   <si>
     <t>PRINCESS P MARTIN</t>
   </si>
   <si>
     <t>K7020-67060</t>
   </si>
   <si>
     <t>DULCE CUZZAMU</t>
   </si>
   <si>
     <t>K7058-70101</t>
   </si>
   <si>
     <t>MAYANTOC TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve"> Alvin  manuel  cachero</t>
+    <t>Alvin  manuel  cachero</t>
   </si>
   <si>
     <t>K7072-65761</t>
   </si>
   <si>
     <t>SAN JOSE TARLAC</t>
   </si>
   <si>
     <t>JAMEEL PETRASANTA</t>
   </si>
   <si>
     <t>K7127-70268</t>
   </si>
   <si>
-    <t xml:space="preserve">SUSAN B, TABUCOL </t>
+    <t>SUSAN B, TABUCOL</t>
   </si>
   <si>
     <t>K5003-77608</t>
   </si>
   <si>
     <t>AGUILAR PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">NENITA FERNANDEZ </t>
+    <t>NENITA FERNANDEZ</t>
   </si>
   <si>
     <t>K7058-68551</t>
   </si>
   <si>
     <t>Arlyn s cervantes</t>
   </si>
   <si>
     <t>K8002-65539</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
     <t>MAMERTA VILLENA</t>
   </si>
   <si>
     <t>K7105-66391</t>
   </si>
   <si>
     <t>MARLYN B. GATMEN</t>
   </si>
   <si>
     <t>K7020-65345</t>
   </si>