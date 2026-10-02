--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -71,51 +71,51 @@
   <si>
     <t>APARRI CAGAYAN</t>
   </si>
   <si>
     <t>Odilon u  buenaventura</t>
   </si>
   <si>
     <t>K7063-67860</t>
   </si>
   <si>
     <t>KATHLEEN JOY C.CONDE</t>
   </si>
   <si>
     <t>K7086-67778</t>
   </si>
   <si>
     <t>BUGUEY CAGAYAN</t>
   </si>
   <si>
     <t>DOMINADOR B, VALDEZ</t>
   </si>
   <si>
     <t>K7026-59701</t>
   </si>
   <si>
-    <t xml:space="preserve">IAN BARCENA </t>
+    <t>IAN BARCENA</t>
   </si>
   <si>
     <t>K7030-66283</t>
   </si>
   <si>
     <t>LOURDES C MALAGA</t>
   </si>
   <si>
     <t>K7020-73224</t>
   </si>
   <si>
     <t>DIGNA P ARELLANO</t>
   </si>
   <si>
     <t>K5002-64385</t>
   </si>
   <si>
     <t>GONZAGA CAGAYAN</t>
   </si>
   <si>
     <t>ARNOLD DUMLAO SR.</t>
   </si>
   <si>
     <t>K7074-65698</t>
   </si>
@@ -182,150 +182,150 @@
   <si>
     <t>K7123-63061</t>
   </si>
   <si>
     <t>SANTA ANA CAGAYAN</t>
   </si>
   <si>
     <t>EDNA TABBADA</t>
   </si>
   <si>
     <t>K7073-68890</t>
   </si>
   <si>
     <t>TUAO CAGAYAN</t>
   </si>
   <si>
     <t>ESTER M PASON</t>
   </si>
   <si>
     <t>K7133-68089</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Imelda de Guzman Valencia </t>
+    <t>Imelda de Guzman Valencia</t>
   </si>
   <si>
     <t>K5003-65036</t>
   </si>
   <si>
     <t>Tomasa Pakistan apostol</t>
   </si>
   <si>
     <t>K5003-70551</t>
   </si>
   <si>
-    <t xml:space="preserve">ALEJANDRINA BANGAYAN </t>
+    <t>ALEJANDRINA BANGAYAN</t>
   </si>
   <si>
     <t>K7016-75124</t>
   </si>
   <si>
-    <t xml:space="preserve">MICHELLE R CASTANEDA </t>
+    <t>MICHELLE R CASTANEDA</t>
   </si>
   <si>
     <t>K7125-68848</t>
   </si>
   <si>
     <t>Jose C Faraon jr</t>
   </si>
   <si>
     <t>K7074-65946</t>
   </si>
   <si>
     <t>Argel b. Bulorg</t>
   </si>
   <si>
     <t>K7123-64630</t>
   </si>
   <si>
     <t>ENRILO DIWAYAN</t>
   </si>
   <si>
     <t>K7058-64012</t>
   </si>
   <si>
-    <t xml:space="preserve"> Lucia c lacambra</t>
+    <t>Lucia c lacambra</t>
   </si>
   <si>
     <t>K7017-63880</t>
   </si>
   <si>
     <t>ANGADANAN ISABELA</t>
   </si>
   <si>
     <t>ROSITA T MAGDA</t>
   </si>
   <si>
     <t>K7026-65363</t>
   </si>
   <si>
     <t>CABAGAN ISABELA</t>
   </si>
   <si>
     <t>Jay Canceran/MILAGROS  Canceran</t>
   </si>
   <si>
     <t>K7133-68721</t>
   </si>
   <si>
-    <t xml:space="preserve">DANILO DELA FUENTE </t>
+    <t>DANILO DELA FUENTE</t>
   </si>
   <si>
     <t>K5002-69950</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Marie Grace Perez</t>
+    <t>Marie Grace Perez</t>
   </si>
   <si>
     <t>K7016-68238</t>
   </si>
   <si>
     <t>FLORIDA ACERET</t>
   </si>
   <si>
     <t>K7125-65128</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Crispin R Gonzaga </t>
+    <t>Crispin R Gonzaga</t>
   </si>
   <si>
     <t>K7016-74342</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">MICHAEL ANGELO VENTURA </t>
+    <t>MICHAEL ANGELO VENTURA</t>
   </si>
   <si>
     <t>K7020-65918</t>
   </si>
   <si>
     <t>ROMEL D ACAPUYAN</t>
   </si>
   <si>
     <t>K7017-64337</t>
   </si>
   <si>
     <t>DIANA ROSE M SUELEN</t>
   </si>
   <si>
     <t>K8002-67604</t>
   </si>
   <si>
     <t>JERWIN AGAMATA</t>
   </si>
   <si>
     <t>K7126-69026</t>
   </si>
   <si>
     <t>LUNA ISABELA</t>
   </si>
@@ -383,51 +383,51 @@
   <si>
     <t>MARIA CHRISTINA AGUILAR</t>
   </si>
   <si>
     <t>K7063-67095</t>
   </si>
   <si>
     <t>LORENA B.PADIERNOS</t>
   </si>
   <si>
     <t>K7061-70295</t>
   </si>
   <si>
     <t>BAGABAG NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>Marvin Liban</t>
   </si>
   <si>
     <t>K7016-69197</t>
   </si>
   <si>
     <t>BAMBANG NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">JOANN DELA CRUZ </t>
+    <t>JOANN DELA CRUZ</t>
   </si>
   <si>
     <t>K7068-75226</t>
   </si>
   <si>
     <t>JASMINE DE GUZMAN</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CCK-8018</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Jayson</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Calvin</t>
   </si>