--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -50,138 +50,138 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7058-66692</t>
   </si>
   <si>
     <t>MALASIQUI PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> John g quia </t>
+    <t>John g quia</t>
   </si>
   <si>
     <t>K7093-67570</t>
   </si>
   <si>
     <t>MANAOAG PANGASINAN</t>
   </si>
   <si>
     <t>ROBERTO G. LALATA</t>
   </si>
   <si>
     <t>K7124-68114</t>
   </si>
   <si>
     <t>MANGALDAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JHUNN VERGARA ASUNCION </t>
+    <t>JHUNN VERGARA ASUNCION</t>
   </si>
   <si>
     <t>K7124-68405</t>
   </si>
   <si>
     <t>JANET PRESTO</t>
   </si>
   <si>
     <t>K7016-65340</t>
   </si>
   <si>
     <t>MANGATAREM PANGASINAN</t>
   </si>
   <si>
     <t>MA. RHONA BUGARIN</t>
   </si>
   <si>
     <t>K7016-64786</t>
   </si>
   <si>
     <t>MAPANDAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">DOMINGO PENULIAR </t>
+    <t>DOMINGO PENULIAR</t>
   </si>
   <si>
     <t>K7086-64392</t>
   </si>
   <si>
     <t>POZORRUBIO PANGASINAN</t>
   </si>
   <si>
     <t>LERMA M, ALMOITE</t>
   </si>
   <si>
     <t>K7125-64356</t>
   </si>
   <si>
     <t>ROSALES PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Gio mark  Cabural </t>
+    <t>Gio mark  Cabural</t>
   </si>
   <si>
     <t>K7135-64816</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
     <t>Medley Agapito</t>
   </si>
   <si>
     <t>K7017-65644</t>
   </si>
   <si>
     <t>SAN FABIAN PANGASINAN</t>
   </si>
   <si>
     <t>BUENAVENTURA E LOPEZ JR</t>
   </si>
   <si>
     <t>K7058-68400</t>
   </si>
   <si>
     <t>SAN JACINTO PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Teodoro b  bravo  jr</t>
+    <t>Teodoro b  bravo  jr</t>
   </si>
   <si>
     <t>K7123-68398</t>
   </si>
   <si>
     <t>SANTA BARBARA PANGASINAN</t>
   </si>
   <si>
     <t>FRANCIS M. OCLAY</t>
   </si>
   <si>
     <t>K7030-68683</t>
   </si>
   <si>
     <t>GEMMA MONTEMAYOR</t>
   </si>
   <si>
     <t>K7020-64109</t>
   </si>
   <si>
     <t>SANTA MARIA PANGASINAN</t>
   </si>
   <si>
     <t>WALTER TADEO</t>
   </si>
@@ -287,51 +287,51 @@
   <si>
     <t>K7058-68725</t>
   </si>
   <si>
     <t>SOLANA CAGAYAN</t>
   </si>
   <si>
     <t>Erica   constantino</t>
   </si>
   <si>
     <t>K7063-66904</t>
   </si>
   <si>
     <t>TUAO CAGAYAN</t>
   </si>
   <si>
     <t>JUED.G.MARTIN</t>
   </si>
   <si>
     <t>K5003-68187</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JACINTO  LACAMBRA </t>
+    <t>JACINTO  LACAMBRA</t>
   </si>
   <si>
     <t>K7135-63930</t>
   </si>
   <si>
     <t>BURGOS ISABELA</t>
   </si>
   <si>
     <t>Maribel Liberato</t>
   </si>
   <si>
     <t>K7030-68585</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
     <t>MYLENE C. GALAPON</t>
   </si>
   <si>
     <t>K7093-66718</t>
   </si>
   <si>
     <t>ERNESTO VELASCO JR</t>
   </si>
@@ -383,123 +383,123 @@
   <si>
     <t>ROWENA M. ELARDO</t>
   </si>
   <si>
     <t>K7016-66732</t>
   </si>
   <si>
     <t>ROY MATUBIS</t>
   </si>
   <si>
     <t>K7074-67559</t>
   </si>
   <si>
     <t>NAGUILIAN ISABELA</t>
   </si>
   <si>
     <t>Venancia languido</t>
   </si>
   <si>
     <t>K7020-63895</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">RONNIE B BESA </t>
+    <t>RONNIE B BESA</t>
   </si>
   <si>
     <t>K7125-64359</t>
   </si>
   <si>
     <t>SAN GUILLERMO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Jayson de guzman </t>
+    <t>Jayson de guzman</t>
   </si>
   <si>
     <t>K7125-64617</t>
   </si>
   <si>
     <t>SAN MATEO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Ferdinand A Agustin </t>
+    <t>Ferdinand A Agustin</t>
   </si>
   <si>
     <t>K7135-66662</t>
   </si>
   <si>
     <t>SAN PABLO ISABELA</t>
   </si>
   <si>
     <t>Analyn Revilla / Marilyn revilla</t>
   </si>
   <si>
     <t>K7017-64827</t>
   </si>
   <si>
     <t>SANTA MARIA ISABELA</t>
   </si>
   <si>
     <t>ZENAIDA P CABADDU</t>
   </si>
   <si>
     <t>K7020-67446</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGELICA C VENTURINA </t>
+    <t>ANGELICA C VENTURINA</t>
   </si>
   <si>
     <t>K7125-64621</t>
   </si>
   <si>
     <t>TUMAUINI ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Denver Saludares </t>
+    <t>Denver Saludares</t>
   </si>
   <si>
     <t>K7063-67209</t>
   </si>
   <si>
     <t>BAYOMBONG (Capital) NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>ERLINDA N.MAGDAY</t>
   </si>
   <si>
     <t>K7020-67683</t>
   </si>
   <si>
     <t>SANTA FE NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">TIMMY LAMSIS </t>
+    <t>TIMMY LAMSIS</t>
   </si>
   <si>
     <t>K7020-66681</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>MARITES V MAGALLANES</t>
   </si>
   <si>
     <t>K7093-66825</t>
   </si>
   <si>
     <t>ABUCAY BATAAN</t>
   </si>
   <si>
     <t>LAURICE ROXANNE RUBIANO</t>
   </si>
   <si>
     <t>K7026-67873</t>
   </si>
   <si>
     <t>ZENAIDA M. APOSTOL</t>
   </si>
@@ -512,51 +512,51 @@
   <si>
     <t>RUFINO A, MULI</t>
   </si>
   <si>
     <t>K8002-64912</t>
   </si>
   <si>
     <t>LIMAY BATAAN</t>
   </si>
   <si>
     <t>LEONILA SAMILLANO</t>
   </si>
   <si>
     <t>K7011-68593</t>
   </si>
   <si>
     <t>MARIVELES BATAAN</t>
   </si>
   <si>
     <t>ROSEMARIE L. TARROZA</t>
   </si>
   <si>
     <t>K7121-68346</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIA FE.G. REYES </t>
+    <t>MARIA FE.G. REYES</t>
   </si>
   <si>
     <t>K7016-65700</t>
   </si>
   <si>
     <t>MORONG BATAAN</t>
   </si>
   <si>
     <t>ARIANE DIAZ</t>
   </si>
   <si>
     <t>K7121-68327</t>
   </si>
   <si>
     <t>VINTAR ILOCOS NORTE</t>
   </si>
   <si>
     <t>Ramil U Pascua</t>
   </si>
   <si>
     <t>K7074-65862</t>
   </si>
   <si>
     <t>Lyzabeth v. Tunac</t>
   </si>
@@ -617,78 +617,78 @@
   <si>
     <t>K5001-68543</t>
   </si>
   <si>
     <t>JAEN NUEVA ECIJA</t>
   </si>
   <si>
     <t>PLACIDA CANON</t>
   </si>
   <si>
     <t>K7074-67732</t>
   </si>
   <si>
     <t>LAUR NUEVA ECIJA</t>
   </si>
   <si>
     <t>Graciano e. Torales</t>
   </si>
   <si>
     <t>K7061-70390</t>
   </si>
   <si>
     <t>LLANERA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Jenalyn DeLeon </t>
+    <t>Jenalyn DeLeon</t>
   </si>
   <si>
     <t>K7126-68762</t>
   </si>
   <si>
     <t>PALAYAN CITY (Capital) NUEVA ECIJA</t>
   </si>
   <si>
     <t>Maria Ronnette Panceras</t>
   </si>
   <si>
     <t>K7016-64779</t>
   </si>
   <si>
     <t>RIZAL NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">POMPING SANTUA </t>
+    <t>POMPING SANTUA</t>
   </si>
   <si>
     <t>K7125-64270</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Emily R Aquino </t>
+    <t>Emily R Aquino</t>
   </si>
   <si>
     <t>K7011-68173</t>
   </si>
   <si>
     <t>ALVIN R. CRIZALDO</t>
   </si>
   <si>
     <t>K7063-67033</t>
   </si>
   <si>
     <t>TALUGTUG NUEVA ECIJA</t>
   </si>
   <si>
     <t>LEO SACREMENTO</t>
   </si>
   <si>
     <t>K7011-68717</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>ROSLYN GUIAO</t>
   </si>
@@ -713,90 +713,90 @@
   <si>
     <t>K7073-68266</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
     <t>Ma. Trishia Navarro</t>
   </si>
   <si>
     <t>K7135-64884</t>
   </si>
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
     <t>Nenite G Canlas</t>
   </si>
   <si>
     <t>K7016-65255</t>
   </si>
   <si>
     <t>BACOLOR PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGELICA ROMERO </t>
+    <t>ANGELICA ROMERO</t>
   </si>
   <si>
     <t>K7086-64708</t>
   </si>
   <si>
     <t>CANDABA PAMPANGA</t>
   </si>
   <si>
     <t>RONALYN VALENZUELA YAP</t>
   </si>
   <si>
     <t>K7086-64628</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>ALLAN F, BALATBAT</t>
   </si>
   <si>
     <t>K7061-68746</t>
   </si>
   <si>
     <t>Andrea Lansangan</t>
   </si>
   <si>
     <t>K7068-66522</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>MARLEN A. GUEVAREA</t>
   </si>
   <si>
     <t>K7086-64601</t>
   </si>
   <si>
-    <t xml:space="preserve">WINNIE MANALO </t>
+    <t>WINNIE MANALO</t>
   </si>
   <si>
     <t>K7020-63704</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>FERNANDO P ESGUERRA JR</t>
   </si>
   <si>
     <t>K7105-66388</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
     <t>RONALD DIMARUCOT</t>
   </si>
   <si>
     <t>K7105-66372</t>
   </si>
   <si>
     <t>GEMMA L. GREGORIO</t>
   </si>
@@ -839,279 +839,279 @@
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>Ana Liza Dela Cruz</t>
   </si>
   <si>
     <t>K7073-68687</t>
   </si>
   <si>
     <t>WILSON QUIAMBAO DAVID</t>
   </si>
   <si>
     <t>K7068-67013</t>
   </si>
   <si>
     <t>RUTH D.SALADINO</t>
   </si>
   <si>
     <t>K7030-68488</t>
   </si>
   <si>
     <t>SANTA ANA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Shirley Maniago </t>
+    <t>Shirley Maniago</t>
   </si>
   <si>
     <t>K5002-68311</t>
   </si>
   <si>
     <t>BAMBAN TARLAC</t>
   </si>
   <si>
     <t>GILLENE BAGSIC</t>
   </si>
   <si>
     <t>K7020-67060</t>
   </si>
   <si>
     <t>CAMILING TARLAC</t>
   </si>
   <si>
     <t>DULCE CUZZAMU</t>
   </si>
   <si>
     <t>K7020-63843</t>
   </si>
   <si>
     <t>PRINCESS P MARTIN</t>
   </si>
   <si>
     <t>K5003-68587</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Josephine salonga </t>
+    <t>Josephine salonga</t>
   </si>
   <si>
     <t>K7126-68586</t>
   </si>
   <si>
     <t>GERONA TARLAC</t>
   </si>
   <si>
     <t>Ayessa Chantal D Mabanglo</t>
   </si>
   <si>
     <t>K7086-66531</t>
   </si>
   <si>
     <t>MONCADA TARLAC</t>
   </si>
   <si>
     <t>CRISTORHER VELASCO</t>
   </si>
   <si>
     <t>K7123-68635</t>
   </si>
   <si>
     <t>PANIQUI TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">EVELITA DELOS SANTOS </t>
+    <t>EVELITA DELOS SANTOS</t>
   </si>
   <si>
     <t>K7073-68547</t>
   </si>
   <si>
     <t>GALIMUYOD ILOCOS SUR</t>
   </si>
   <si>
     <t>CONCHITA TEJADA</t>
   </si>
   <si>
     <t>K7123-68663</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIA ELOISA B. REYES </t>
+    <t>MARIA ELOISA B. REYES</t>
   </si>
   <si>
     <t>K7058-68765</t>
   </si>
   <si>
-    <t xml:space="preserve">  Joshua  m mallari</t>
+    <t>Joshua  m mallari</t>
   </si>
   <si>
     <t>K5004-64149</t>
   </si>
   <si>
     <t>CHONA C FERRER</t>
   </si>
   <si>
     <t>K7086-65418</t>
   </si>
   <si>
     <t>CELSO SILVA</t>
   </si>
   <si>
     <t>K7068-66935</t>
   </si>
   <si>
     <t>VICTORIA TARLAC</t>
   </si>
   <si>
     <t>DOMARALIN R.MANABAT</t>
   </si>
   <si>
     <t>K7017-64299</t>
   </si>
   <si>
     <t>MASINLOC ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">NICOLAS A EDUCALANE </t>
+    <t>NICOLAS A EDUCALANE</t>
   </si>
   <si>
     <t>K7135-64186</t>
   </si>
   <si>
     <t>OLONGAPO CITY ZAMBALES</t>
   </si>
   <si>
     <t>Ma.Jinky ladrido Rabina</t>
   </si>
   <si>
     <t>K7011-68329</t>
   </si>
   <si>
     <t>SAN ANTONIO ZAMBALES</t>
   </si>
   <si>
     <t>MELANI  CANONIZADO</t>
   </si>
   <si>
     <t>K7020-63643</t>
   </si>
   <si>
     <t>SUBIC ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">MICHELLE V EUGENIO </t>
+    <t>MICHELLE V EUGENIO</t>
   </si>
   <si>
     <t>K7011-68352</t>
   </si>
   <si>
     <t>CLARITA  SABADO</t>
   </si>
   <si>
     <t>K7068-66811</t>
   </si>
   <si>
     <t>CASIGURAN AURORA</t>
   </si>
   <si>
     <t>LUCENA TAPEL</t>
   </si>
   <si>
     <t>K7017-63723</t>
   </si>
   <si>
     <t>NARVACAN ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSE VALDEZ JR </t>
+    <t>JOSE VALDEZ JR</t>
   </si>
   <si>
     <t>K7072-67336</t>
   </si>
   <si>
     <t>FEDERICO ORDONES</t>
   </si>
   <si>
     <t>K7135-64754</t>
   </si>
   <si>
     <t>QUIRINO (ANGKAKI) ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Leonardo Doligan </t>
+    <t>Leonardo Doligan</t>
   </si>
   <si>
     <t>K7086-64242</t>
   </si>
   <si>
     <t>SANTA CRUZ ILOCOS SUR</t>
   </si>
   <si>
     <t>ELPIDIO (OSCAR) LANGBAY</t>
   </si>
   <si>
     <t>K7126-68729</t>
   </si>
   <si>
     <t>BANGAR LA UNION</t>
   </si>
   <si>
     <t>Edgar E Mortera</t>
   </si>
   <si>
     <t>K7020-67036</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
     <t>JOSE B DUCULAN</t>
   </si>
   <si>
     <t>K7030-68403</t>
   </si>
   <si>
     <t>ROSE MARIE A NERAL</t>
   </si>
   <si>
     <t>K5002-68406</t>
   </si>
   <si>
     <t>SAN JUAN LA UNION</t>
   </si>
   <si>
     <t>CATHERINE KANLAS</t>
   </si>
   <si>
     <t>K7063-67015</t>
   </si>
   <si>
-    <t xml:space="preserve">RENEE GEARLAN </t>
+    <t>RENEE GEARLAN</t>
   </si>
   <si>
     <t>K8002-65087</t>
   </si>
   <si>
     <t>SANTO TOMAS LA UNION</t>
   </si>
   <si>
     <t>FELECIDAD B NAVARRO</t>
   </si>
   <si>
     <t>K7058-68551</t>
   </si>
   <si>
     <t>AGUILAR PANGASINAN</t>
   </si>
   <si>
     <t>Arlyn s cervantes</t>
   </si>
   <si>
     <t>K7074-67110</t>
   </si>
   <si>
     <t>Melvin visar</t>
   </si>
@@ -1205,63 +1205,63 @@
   <si>
     <t>DENNIS BACSAFRA</t>
   </si>
   <si>
     <t>K7063-66945</t>
   </si>
   <si>
     <t>BUGALLON PANGASINAN</t>
   </si>
   <si>
     <t>JEANEFER MANAOAT</t>
   </si>
   <si>
     <t>K7017-66161</t>
   </si>
   <si>
     <t>TERESITA BRAVO</t>
   </si>
   <si>
     <t>K7058-68622</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jury  g ungson</t>
+    <t>Jury  g ungson</t>
   </si>
   <si>
     <t>K7020-66807</t>
   </si>
   <si>
-    <t xml:space="preserve">JUNE MARTINEZ </t>
+    <t>JUNE MARTINEZ</t>
   </si>
   <si>
     <t>K7058-68686</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jason  d ramoa</t>
+    <t>Jason  d ramoa</t>
   </si>
   <si>
     <t>K7086-65379</t>
   </si>
   <si>
     <t>LINGAYEN (Capital) PANGASINAN</t>
   </si>
   <si>
     <t>AMMIE BOLASOC SANTOS</t>
   </si>
   <si>
     <t>K8002-64917</t>
   </si>
   <si>
     <t>MARIBEL SAMILLANO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NCK9905</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>