--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -68,156 +68,156 @@
   <si>
     <t>K5003-68869</t>
   </si>
   <si>
     <t>MANAOAG PANGASINAN</t>
   </si>
   <si>
     <t>JESSICA B DULAY</t>
   </si>
   <si>
     <t>K5004-68272</t>
   </si>
   <si>
     <t>JINGKY FERRER MARTINEZ</t>
   </si>
   <si>
     <t>K7124-76346</t>
   </si>
   <si>
     <t>DOMINIQUE B. SAGAOINIT</t>
   </si>
   <si>
     <t>K7072-66420</t>
   </si>
   <si>
-    <t xml:space="preserve">LILIA S. CASTRO </t>
+    <t>LILIA S. CASTRO</t>
   </si>
   <si>
     <t>K7072-67228</t>
   </si>
   <si>
     <t>MANGALDAN PANGASINAN</t>
   </si>
   <si>
     <t>GLADY MEDINA</t>
   </si>
   <si>
     <t>K7011-69823</t>
   </si>
   <si>
     <t>AYRA MARLYNNE ISSA AQUINO</t>
   </si>
   <si>
     <t>K7017-65651</t>
   </si>
   <si>
     <t>FERNANDO BAUTISTA</t>
   </si>
   <si>
     <t>K7063-64775</t>
   </si>
   <si>
     <t>CORAZON CALIBUSO</t>
   </si>
   <si>
     <t>K7016-66961</t>
   </si>
   <si>
-    <t xml:space="preserve">ARISTOTLE PRADO </t>
+    <t>ARISTOTLE PRADO</t>
   </si>
   <si>
     <t>K7030-64692</t>
   </si>
   <si>
     <t>GLORIA A CARCHA</t>
   </si>
   <si>
     <t>K8002-68117</t>
   </si>
   <si>
     <t>REYNALDO MARCIAL</t>
   </si>
   <si>
     <t>K7121-68731</t>
   </si>
   <si>
     <t>MAPANDAN PANGASINAN</t>
   </si>
   <si>
     <t>BERNARDINA CAAGUSAN</t>
   </si>
   <si>
     <t>K7072-64159</t>
   </si>
   <si>
     <t>SAN FABIAN PANGASINAN</t>
   </si>
   <si>
     <t>PACIENCIA PEDRALVEZ</t>
   </si>
   <si>
     <t>K7074-65149</t>
   </si>
   <si>
     <t>Mary Jane abalos</t>
   </si>
   <si>
     <t>K7016-68776</t>
   </si>
   <si>
-    <t xml:space="preserve">ROLANDO SORIANO PACUA </t>
+    <t>ROLANDO SORIANO PACUA</t>
   </si>
   <si>
     <t>K7121-70167</t>
   </si>
   <si>
     <t>Rachel Basa Disu</t>
   </si>
   <si>
     <t>K7058-77149</t>
   </si>
   <si>
-    <t xml:space="preserve"> Ma  paz  a albay</t>
+    <t>Ma  paz  a albay</t>
   </si>
   <si>
     <t>K7086-67348</t>
   </si>
   <si>
     <t>K7124-69765</t>
   </si>
   <si>
     <t>SAN JACINTO PANGASINAN</t>
   </si>
   <si>
     <t>MELFRED S. FONTALBA</t>
   </si>
   <si>
     <t>K7073-69693</t>
   </si>
   <si>
-    <t xml:space="preserve">Rosario de Guzman VenturoZO </t>
+    <t>Rosario de Guzman VenturoZO</t>
   </si>
   <si>
     <t>K5004-68290</t>
   </si>
   <si>
     <t>Puritan Ellana</t>
   </si>
   <si>
     <t>K7126-70072</t>
   </si>
   <si>
     <t>Maricel L Camagay</t>
   </si>
   <si>
     <t>K8002-68137</t>
   </si>
   <si>
     <t>BAMBAN TARLAC</t>
   </si>
   <si>
     <t>GEMONG MANALANG</t>
   </si>
   <si>
     <t>K7020-63771</t>
   </si>
@@ -254,51 +254,51 @@
   <si>
     <t>NEIL CAPINDING AMAIZ</t>
   </si>
   <si>
     <t>K7061-68095</t>
   </si>
   <si>
     <t>Donie Santiano</t>
   </si>
   <si>
     <t>K7072-65775</t>
   </si>
   <si>
     <t>USTADZ ABDULBASER PIANG</t>
   </si>
   <si>
     <t>K8002-68430</t>
   </si>
   <si>
     <t>DITAS  DE GUZMAN</t>
   </si>
   <si>
     <t>K7123-68906</t>
   </si>
   <si>
-    <t xml:space="preserve">LIZETTE MALLARI </t>
+    <t>LIZETTE MALLARI</t>
   </si>
   <si>
     <t>K5003-64966</t>
   </si>
   <si>
     <t>Joyce garcia lapiguera</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBQ 9055</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Obet</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Mack</t>
   </si>