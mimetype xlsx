--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -71,51 +71,51 @@
   <si>
     <t>MANAOAG PANGASINAN</t>
   </si>
   <si>
     <t>ROBERTO G. LALATA</t>
   </si>
   <si>
     <t>K7072-67228</t>
   </si>
   <si>
     <t>MANGALDAN PANGASINAN</t>
   </si>
   <si>
     <t>GLADY MEDINA</t>
   </si>
   <si>
     <t>K8002-68117</t>
   </si>
   <si>
     <t>REYNALDO MARCIAL</t>
   </si>
   <si>
     <t>K7124-68114</t>
   </si>
   <si>
-    <t xml:space="preserve">JHUNN VERGARA ASUNCION </t>
+    <t>JHUNN VERGARA ASUNCION</t>
   </si>
   <si>
     <t>K5004-68170</t>
   </si>
   <si>
     <t>MANGATAREM PANGASINAN</t>
   </si>
   <si>
     <t>NOVA MAUREEN SALVADOR</t>
   </si>
   <si>
     <t>K7016-65340</t>
   </si>
   <si>
     <t>MA. RHONA BUGARIN</t>
   </si>
   <si>
     <t>K7030-69044</t>
   </si>
   <si>
     <t>NATIVIDAD PANGASINAN</t>
   </si>
   <si>
     <t>EUFEMIA MEDRANO</t>
   </si>
@@ -128,108 +128,108 @@
   <si>
     <t>LERMA M, ALMOITE</t>
   </si>
   <si>
     <t>K7125-68867</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
     <t>Jeffrey Decano Jarillo</t>
   </si>
   <si>
     <t>K7093-67503</t>
   </si>
   <si>
     <t>MARFE F. SARMIENTO</t>
   </si>
   <si>
     <t>K7016-68776</t>
   </si>
   <si>
     <t>SAN FABIAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ROLANDO SORIANO PACUA </t>
+    <t>ROLANDO SORIANO PACUA</t>
   </si>
   <si>
     <t>K7058-68911</t>
   </si>
   <si>
     <t>SAN MANUEL PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Rollylyn  alvarado  balmediano</t>
+    <t>Rollylyn  alvarado  balmediano</t>
   </si>
   <si>
     <t>K7127-68747</t>
   </si>
   <si>
     <t>SISON PANGASINAN</t>
   </si>
   <si>
     <t>CELESTINA PUGAL</t>
   </si>
   <si>
     <t>K7020-66923</t>
   </si>
   <si>
     <t>ZOSIMA FERADO</t>
   </si>
   <si>
     <t>K7129-69105</t>
   </si>
   <si>
     <t>LAOAG CITY (Capital) ILOCOS NORTE</t>
   </si>
   <si>
     <t>JULIE FIESTA</t>
   </si>
   <si>
     <t>K7016-68751</t>
   </si>
   <si>
     <t>UMINGAN PANGASINAN</t>
   </si>
   <si>
     <t>REBECCA CASTEL</t>
   </si>
   <si>
     <t>K7127-69249</t>
   </si>
   <si>
-    <t xml:space="preserve">MARLON B, DELA CRUZ </t>
+    <t>MARLON B, DELA CRUZ</t>
   </si>
   <si>
     <t>K5004-64320</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">MICHELLE ANN BALTAZAR </t>
+    <t>MICHELLE ANN BALTAZAR</t>
   </si>
   <si>
     <t>K7124-68861</t>
   </si>
   <si>
     <t>LUIZA GATCHALIAN THURSTON</t>
   </si>
   <si>
     <t>K5003-69068</t>
   </si>
   <si>
     <t>ABULUG CAGAYAN</t>
   </si>
   <si>
     <t>Johnny castaneda</t>
   </si>
   <si>
     <t>K7063-67860</t>
   </si>
   <si>
     <t>APARRI CAGAYAN</t>
   </si>
   <si>
     <t>KATHLEEN JOY C.CONDE</t>
   </si>
@@ -275,285 +275,285 @@
   <si>
     <t>PAULA A IBANGGA</t>
   </si>
   <si>
     <t>K8002-68391</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>FLORENCE CHECA</t>
   </si>
   <si>
     <t>K7030-68816</t>
   </si>
   <si>
     <t>MARIBEL CASSINGGA</t>
   </si>
   <si>
     <t>K7086-64548</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">VICTOR SAFAWIL </t>
+    <t>VICTOR SAFAWIL</t>
   </si>
   <si>
     <t>K5002-68019</t>
   </si>
   <si>
     <t>CITY OF TABUK (Capital) KALINGA</t>
   </si>
   <si>
     <t>ENRIQUE DELA CRUZ</t>
   </si>
   <si>
     <t>K7072-66854</t>
   </si>
   <si>
     <t>LASAM CAGAYAN</t>
   </si>
   <si>
     <t>HYDIE BARULO</t>
   </si>
   <si>
     <t>K7073-68890</t>
   </si>
   <si>
     <t>TUAO CAGAYAN</t>
   </si>
   <si>
     <t>ESTER M PASON</t>
   </si>
   <si>
     <t>K7125-68848</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
     <t>Jose C Faraon jr</t>
   </si>
   <si>
     <t>K7016-68777</t>
   </si>
   <si>
     <t>AURORA ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">MELVIN JAVILLONAR </t>
+    <t>MELVIN JAVILLONAR</t>
   </si>
   <si>
     <t>K7093-67335</t>
   </si>
   <si>
     <t>JENOIN  F. ANTONIO</t>
   </si>
   <si>
     <t>K7133-68721</t>
   </si>
   <si>
     <t>CABAGAN ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">DANILO DELA FUENTE </t>
+    <t>DANILO DELA FUENTE</t>
   </si>
   <si>
     <t>K7016-68238</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
     <t>FLORIDA ACERET</t>
   </si>
   <si>
     <t>K5002-69950</t>
   </si>
   <si>
-    <t xml:space="preserve"> Marie Grace Perez</t>
+    <t>Marie Grace Perez</t>
   </si>
   <si>
     <t>K7063-67148</t>
   </si>
   <si>
     <t>CORDON ISABELA</t>
   </si>
   <si>
     <t>LUIS SALATAN JR</t>
   </si>
   <si>
     <t>K7123-69061</t>
   </si>
   <si>
     <t>PASUQUIN ILOCOS NORTE</t>
   </si>
   <si>
     <t>nestor manzano</t>
   </si>
   <si>
     <t>K7125-65128</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Crispin R Gonzaga </t>
+    <t>Crispin R Gonzaga</t>
   </si>
   <si>
     <t>K7135-68017</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
     <t>Clarence Ventura</t>
   </si>
   <si>
     <t>K7123-68676</t>
   </si>
   <si>
     <t>ROWENA M. ELARDO</t>
   </si>
   <si>
     <t>K7063-67326</t>
   </si>
   <si>
     <t>ISIDORE.JAMES P.RAGAS</t>
   </si>
   <si>
     <t>K7074-66949</t>
   </si>
   <si>
     <t>QUEZON ISABELA</t>
   </si>
   <si>
     <t>Daisy dumiao</t>
   </si>
   <si>
     <t>K7016-68719</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARK JEROME DELA CRUZ </t>
+    <t>MARK JEROME DELA CRUZ</t>
   </si>
   <si>
     <t>K7058-68877</t>
   </si>
   <si>
     <t>ROXAS ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">FELIX CARO </t>
+    <t>FELIX CARO</t>
   </si>
   <si>
     <t>K7058-68942</t>
   </si>
   <si>
     <t>SAN PABLO ISABELA</t>
   </si>
   <si>
     <t>Vilma  c  cammayp</t>
   </si>
   <si>
     <t>K7011-69205</t>
   </si>
   <si>
     <t>SANTA MARIA ISABELA</t>
   </si>
   <si>
     <t>MARIO COLUMBANO</t>
   </si>
   <si>
     <t>K7020-67446</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGELICA C VENTURINA </t>
+    <t>ANGELICA C VENTURINA</t>
   </si>
   <si>
     <t>K7063-67095</t>
   </si>
   <si>
     <t>LORENA B.PADIERNOS</t>
   </si>
   <si>
     <t>K7072-67486</t>
   </si>
   <si>
     <t>SAN NICOLAS ILOCOS NORTE</t>
   </si>
   <si>
     <t>MARK ENRICO RAMISCAL</t>
   </si>
   <si>
     <t>K7058-68923</t>
   </si>
   <si>
     <t>BAGABAG NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>Rodolfo t toquero</t>
   </si>
   <si>
     <t>K7061-70295</t>
   </si>
   <si>
     <t>Marvin Liban</t>
   </si>
   <si>
     <t>K7016-69197</t>
   </si>
   <si>
     <t>BAMBANG NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">JOANN DELA CRUZ </t>
+    <t>JOANN DELA CRUZ</t>
   </si>
   <si>
     <t>K7063-67209</t>
   </si>
   <si>
     <t>BAYOMBONG (Capital) NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>ERLINDA N.MAGDAY</t>
   </si>
   <si>
     <t>K7020-67683</t>
   </si>
   <si>
     <t>SANTA FE NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">TIMMY LAMSIS </t>
+    <t>TIMMY LAMSIS</t>
   </si>
   <si>
     <t>K7020-66681</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>MARITES V MAGALLANES</t>
   </si>
   <si>
     <t>K7073-67972</t>
   </si>
   <si>
     <t>DIFFUN QUIRINO</t>
   </si>
   <si>
     <t>MAY SANTOS</t>
   </si>
   <si>
     <t>K7026-67873</t>
   </si>
   <si>
     <t>ABUCAY BATAAN</t>
   </si>
@@ -563,51 +563,51 @@
   <si>
     <t>K7068-67282</t>
   </si>
   <si>
     <t>CITY OF BALANGA (Capital) BATAAN</t>
   </si>
   <si>
     <t>RENREN GALLARDO</t>
   </si>
   <si>
     <t>K7072-65691</t>
   </si>
   <si>
     <t>LIMAY BATAAN</t>
   </si>
   <si>
     <t>MYLA C. SULANGI</t>
   </si>
   <si>
     <t>K7121-68346</t>
   </si>
   <si>
     <t>MARIVELES BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIA FE.G. REYES </t>
+    <t>MARIA FE.G. REYES</t>
   </si>
   <si>
     <t>K7016-65700</t>
   </si>
   <si>
     <t>MORONG BATAAN</t>
   </si>
   <si>
     <t>ARIANE DIAZ</t>
   </si>
   <si>
     <t>K7123-68920</t>
   </si>
   <si>
     <t>PILAR BATAAN</t>
   </si>
   <si>
     <t>ROSEMARIE D. PINEDA</t>
   </si>
   <si>
     <t>K7073-69081</t>
   </si>
   <si>
     <t>BONGABON NUEVA ECIJA</t>
   </si>
@@ -650,60 +650,60 @@
   <si>
     <t>K7072-66951</t>
   </si>
   <si>
     <t>BANTAY ILOCOS SUR</t>
   </si>
   <si>
     <t>LEONARDO BELLON</t>
   </si>
   <si>
     <t>K7121-68728</t>
   </si>
   <si>
     <t>CUYAPO NUEVA ECIJA</t>
   </si>
   <si>
     <t>JASMIN CALIS</t>
   </si>
   <si>
     <t>K7133-67022</t>
   </si>
   <si>
     <t>NAMPICUAN NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Amelia estillore </t>
+    <t>Amelia estillore</t>
   </si>
   <si>
     <t>K7016-68632</t>
   </si>
   <si>
     <t>SAN ANTONIO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">ALIYA CHARICE PELAYO </t>
+    <t>ALIYA CHARICE PELAYO</t>
   </si>
   <si>
     <t>K7127-68512</t>
   </si>
   <si>
     <t>SAN ISIDRO NUEVA ECIJA</t>
   </si>
   <si>
     <t>MARY JANE MORAN</t>
   </si>
   <si>
     <t>K7086-64305</t>
   </si>
   <si>
     <t>SAN LEONARDO NUEVA ECIJA</t>
   </si>
   <si>
     <t>JAMES DACUMOS</t>
   </si>
   <si>
     <t>K7124-69150</t>
   </si>
   <si>
     <t>SANTO DOMINGO NUEVA ECIJA</t>
   </si>
@@ -731,117 +731,117 @@
   <si>
     <t>GLORIA FLOREZ</t>
   </si>
   <si>
     <t>K7072-67557</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>JHIANNE FRANCESS YSAIS</t>
   </si>
   <si>
     <t>K7126-68344</t>
   </si>
   <si>
     <t>Ana Reycel Luat</t>
   </si>
   <si>
     <t>K7127-68084</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">CAROLINA R, BATRINA </t>
+    <t>CAROLINA R, BATRINA</t>
   </si>
   <si>
     <t>K7086-64708</t>
   </si>
   <si>
     <t>CANDABA PAMPANGA</t>
   </si>
   <si>
     <t>RONALYN VALENZUELA YAP</t>
   </si>
   <si>
     <t>K7030-69161</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>ROBERT C. MANAVMUL</t>
   </si>
   <si>
     <t>K7068-67408</t>
   </si>
   <si>
     <t>DIVINA C.BELANO</t>
   </si>
   <si>
     <t>K7086-64601</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">WINNIE MANALO </t>
+    <t>WINNIE MANALO</t>
   </si>
   <si>
     <t>K7125-64811</t>
   </si>
   <si>
     <t>VANNA KLEIN LALIC</t>
   </si>
   <si>
     <t>K7017-65393</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>MYLIN K BANAL</t>
   </si>
   <si>
     <t>K7063-65832</t>
   </si>
   <si>
     <t>NELSON G.GRAGAS</t>
   </si>
   <si>
     <t>K7063-67158</t>
   </si>
   <si>
-    <t xml:space="preserve">RIZA P.ILUSTRE </t>
+    <t>RIZA P.ILUSTRE</t>
   </si>
   <si>
     <t>K7016-69182</t>
   </si>
   <si>
-    <t xml:space="preserve">LINDSAY REGALA </t>
+    <t>LINDSAY REGALA</t>
   </si>
   <si>
     <t>K7030-68002</t>
   </si>
   <si>
     <t>MARILOU CAPARAS CRUZ</t>
   </si>
   <si>
     <t>K7074-67229</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>Leila Aquino macale</t>
   </si>
   <si>
     <t>K7135-68193</t>
   </si>
   <si>
     <t>Edna M Manes</t>
   </si>
   <si>
     <t>K7020-67541</t>
   </si>
@@ -893,69 +893,69 @@
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
     <t>MA VICTORIA REMANTE</t>
   </si>
   <si>
     <t>K7074-67293</t>
   </si>
   <si>
     <t>Gilbert s santos</t>
   </si>
   <si>
     <t>K7061-68095</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>Donie Santiano</t>
   </si>
   <si>
     <t>K7123-68906</t>
   </si>
   <si>
-    <t xml:space="preserve">LIZETTE MALLARI </t>
+    <t>LIZETTE MALLARI</t>
   </si>
   <si>
     <t>K5005-67289</t>
   </si>
   <si>
     <t>GERONA TARLAC</t>
   </si>
   <si>
     <t>RUTH BALMORES</t>
   </si>
   <si>
     <t>K7016-68399</t>
   </si>
   <si>
     <t>PANIQUI TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">CARMEN AQUINO </t>
+    <t>CARMEN AQUINO</t>
   </si>
   <si>
     <t>K7121-68872</t>
   </si>
   <si>
     <t>GALIMUYOD ILOCOS SUR</t>
   </si>
   <si>
     <t>Leonora Oria</t>
   </si>
   <si>
     <t>K8002-68295</t>
   </si>
   <si>
     <t>SAN MANUEL TARLAC</t>
   </si>
   <si>
     <t>DAISYRYL CAYME</t>
   </si>
   <si>
     <t>K7020-65706</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
@@ -968,60 +968,60 @@
   <si>
     <t>CELSO SILVA</t>
   </si>
   <si>
     <t>K7123-68824</t>
   </si>
   <si>
     <t>JUNAR R. FONTANILLA</t>
   </si>
   <si>
     <t>K5003-68168</t>
   </si>
   <si>
     <t>VICTORIA TARLAC</t>
   </si>
   <si>
     <t>Gracia corcuera</t>
   </si>
   <si>
     <t>K7016-68151</t>
   </si>
   <si>
     <t>IBA (Capital) ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">LOIDA BAUDILLO </t>
+    <t>LOIDA BAUDILLO</t>
   </si>
   <si>
     <t>K7017-64299</t>
   </si>
   <si>
     <t>MASINLOC ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">NICOLAS A EDUCALANE </t>
+    <t>NICOLAS A EDUCALANE</t>
   </si>
   <si>
     <t>K7086-64103</t>
   </si>
   <si>
     <t>OLONGAPO CITY ZAMBALES</t>
   </si>
   <si>
     <t>SALVACION Torres habitan</t>
   </si>
   <si>
     <t>K7093-67459</t>
   </si>
   <si>
     <t>SAN ANTONIO ZAMBALES</t>
   </si>
   <si>
     <t>ANGELITO M. ASIAO</t>
   </si>
   <si>
     <t>K7016-65079</t>
   </si>
   <si>
     <t>SAN FELIPE ZAMBALES</t>
   </si>
@@ -1070,51 +1070,51 @@
   <si>
     <t>RENILDA IGLESIAS</t>
   </si>
   <si>
     <t>K5005-67056</t>
   </si>
   <si>
     <t>BALAOAN LA UNION</t>
   </si>
   <si>
     <t>JAIME S AGCOILI</t>
   </si>
   <si>
     <t>K7016-68502</t>
   </si>
   <si>
     <t>BAUANG LA UNION</t>
   </si>
   <si>
     <t>IRENE CARINO</t>
   </si>
   <si>
     <t>K7017-64867</t>
   </si>
   <si>
-    <t xml:space="preserve">ERLINDA PREPOSE </t>
+    <t>ERLINDA PREPOSE</t>
   </si>
   <si>
     <t>K7020-67036</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
     <t>JOSE B DUCULAN</t>
   </si>
   <si>
     <t>K8002-65087</t>
   </si>
   <si>
     <t>SANTO TOMAS LA UNION</t>
   </si>
   <si>
     <t>FELECIDAD B NAVARRO</t>
   </si>
   <si>
     <t>K7105-66391</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>