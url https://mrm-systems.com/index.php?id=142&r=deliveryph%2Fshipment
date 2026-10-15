--- v0 (2026-05-30)
+++ v1 (2026-10-15)
@@ -101,108 +101,108 @@
   <si>
     <t>K7016-76359</t>
   </si>
   <si>
     <t>BELLE ALLA</t>
   </si>
   <si>
     <t>K7129-91914</t>
   </si>
   <si>
     <t>NAIC CAVITE</t>
   </si>
   <si>
     <t>LUZVUMINDA LIM</t>
   </si>
   <si>
     <t>K7123-76799</t>
   </si>
   <si>
     <t>EMELYN R  AURELLANO</t>
   </si>
   <si>
     <t>K7093-92134</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHN KARLO CATIMON </t>
+    <t>JOHN KARLO CATIMON</t>
   </si>
   <si>
     <t>K7020-78729</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSARIO JAVIER </t>
+    <t>ROSARIO JAVIER</t>
   </si>
   <si>
     <t>K7020-79106</t>
   </si>
   <si>
-    <t xml:space="preserve">SANDRA MAE MENION </t>
+    <t>SANDRA MAE MENION</t>
   </si>
   <si>
     <t>K5004-90913</t>
   </si>
   <si>
     <t>SILANG CAVITE</t>
   </si>
   <si>
     <t>JULIA AGUIRRE</t>
   </si>
   <si>
     <t>K7016-77267</t>
   </si>
   <si>
-    <t xml:space="preserve">JAKLYN RUTH NAVARRO </t>
+    <t>JAKLYN RUTH NAVARRO</t>
   </si>
   <si>
     <t>K7030-78465</t>
   </si>
   <si>
     <t>ARTHUR D LOYOLA/FLOR LOYOLA</t>
   </si>
   <si>
     <t>K8002-79033</t>
   </si>
   <si>
     <t>JOY REIG</t>
   </si>
   <si>
     <t>K7126-77360</t>
   </si>
   <si>
     <t>Roel S Madrid</t>
   </si>
   <si>
     <t>K7011-77164</t>
   </si>
   <si>
-    <t xml:space="preserve">AMIE D. MADLANGBAYAN </t>
+    <t>AMIE D. MADLANGBAYAN</t>
   </si>
   <si>
     <t>K7123-79076</t>
   </si>
   <si>
-    <t xml:space="preserve">MARK ALDRIN BAUTISTA </t>
+    <t>MARK ALDRIN BAUTISTA</t>
   </si>
   <si>
     <t>K8002-79159</t>
   </si>
   <si>
     <t>TANZA CAVITE</t>
   </si>
   <si>
     <t>LORENA B ANGCAYA</t>
   </si>
   <si>
     <t>K7073-78464</t>
   </si>
   <si>
     <t>Mark Kristofer Ferrer</t>
   </si>
   <si>
     <t>K7072-78941</t>
   </si>
   <si>
     <t>MELITA POBLETE</t>
   </si>
   <si>
     <t>K6002-77599</t>
   </si>