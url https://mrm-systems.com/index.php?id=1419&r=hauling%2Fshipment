--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -272,114 +272,114 @@
   <si>
     <t>K7063-63901</t>
   </si>
   <si>
     <t>MAUBAN QUEZON</t>
   </si>
   <si>
     <t>MYLA G.ABELGAS</t>
   </si>
   <si>
     <t>K7072-64222</t>
   </si>
   <si>
     <t>PAGBILAO QUEZON</t>
   </si>
   <si>
     <t>MARITH AYALA</t>
   </si>
   <si>
     <t>K7125-66668</t>
   </si>
   <si>
     <t>SARIAYA QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">Richard R Arciaga </t>
+    <t>Richard R Arciaga</t>
   </si>
   <si>
     <t>K7011-68436</t>
   </si>
   <si>
     <t>TAGKAWAYAN QUEZON</t>
   </si>
   <si>
     <t>KHALED EMMENG</t>
   </si>
   <si>
     <t>K7063-64206</t>
   </si>
   <si>
     <t>CITY OF TAYABAS QUEZON</t>
   </si>
   <si>
     <t>DAIANE JOY M RODRIGUEZA</t>
   </si>
   <si>
     <t>K7016-66813</t>
   </si>
   <si>
     <t>LUCIO LAIT</t>
   </si>
   <si>
     <t>K7121-68602</t>
   </si>
   <si>
     <t>TIAONG QUEZON</t>
   </si>
   <si>
     <t>MA BELLA  GAVINO</t>
   </si>
   <si>
     <t>K5002-76374</t>
   </si>
   <si>
     <t>ERLINDA CATAPANG</t>
   </si>
   <si>
     <t>K7125-66661</t>
   </si>
   <si>
-    <t xml:space="preserve">Jimmy G Lalusin </t>
+    <t>Jimmy G Lalusin</t>
   </si>
   <si>
     <t>K5004-67794</t>
   </si>
   <si>
     <t>BACACAY ALBAY</t>
   </si>
   <si>
     <t>RIA C VOLANTE</t>
   </si>
   <si>
     <t>K8002-70678</t>
   </si>
   <si>
     <t>CAMALIG ALBAY</t>
   </si>
   <si>
-    <t xml:space="preserve">CONRADO MIRANDA JR </t>
+    <t>CONRADO MIRANDA JR</t>
   </si>
   <si>
     <t>K5002-68801</t>
   </si>
   <si>
     <t>ABBY MARGARET MOYA</t>
   </si>
   <si>
     <t>K7073-66331</t>
   </si>
   <si>
     <t>TERESA L. BARICUATRO / GERONIMA - EMA - NEBREJA</t>
   </si>
   <si>
     <t>K7121-68996</t>
   </si>
   <si>
     <t>Jonalyn Oriendo Nuez</t>
   </si>
   <si>
     <t>K7030-70126</t>
   </si>
   <si>
     <t>DARAGA (LOCSIN) ALBAY</t>
   </si>
@@ -404,66 +404,66 @@
   <si>
     <t>GUINOBATAN ALBAY</t>
   </si>
   <si>
     <t>MYLEN O FAJARDO</t>
   </si>
   <si>
     <t>K7074-66954</t>
   </si>
   <si>
     <t>Arnel angeles</t>
   </si>
   <si>
     <t>K7020-67389</t>
   </si>
   <si>
     <t>LEGAZPI CITY (Capital) ALBAY</t>
   </si>
   <si>
     <t>ARNEL VERGA</t>
   </si>
   <si>
     <t>K7058-70046</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jesamie agripa  loria</t>
+    <t>Jesamie agripa  loria</t>
   </si>
   <si>
     <t>K7058-70431</t>
   </si>
   <si>
     <t>LIBON ALBAY</t>
   </si>
   <si>
-    <t xml:space="preserve"> Lilia  r reptin</t>
+    <t>Lilia  r reptin</t>
   </si>
   <si>
     <t>K7061-68515</t>
   </si>
   <si>
-    <t xml:space="preserve">Emma Armillo </t>
+    <t>Emma Armillo</t>
   </si>
   <si>
     <t>K7105-63764</t>
   </si>
   <si>
     <t>CITY OF LIGAO ALBAY</t>
   </si>
   <si>
     <t>MANUEL B. PALADIN</t>
   </si>
   <si>
     <t>K7121-63826</t>
   </si>
   <si>
     <t>Rolando Pelecia</t>
   </si>
   <si>
     <t>K7123-69045</t>
   </si>
   <si>
     <t>PIO DURAN ALBAY</t>
   </si>
   <si>
     <t>MARICHOU MADRINO</t>
   </si>
@@ -500,117 +500,117 @@
   <si>
     <t>TIWI ALBAY</t>
   </si>
   <si>
     <t>Delfina  c brosas</t>
   </si>
   <si>
     <t>K7135-64722</t>
   </si>
   <si>
     <t>Myra Cirujales Pualon</t>
   </si>
   <si>
     <t>K7026-70359</t>
   </si>
   <si>
     <t>REY COMOT</t>
   </si>
   <si>
     <t>K7086-66869</t>
   </si>
   <si>
     <t>DAET (Capital) CAMARINES NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">NORA LEANO </t>
+    <t>NORA LEANO</t>
   </si>
   <si>
     <t>K7086-66947</t>
   </si>
   <si>
     <t>K7086-64117</t>
   </si>
   <si>
     <t>K7129-65314</t>
   </si>
   <si>
     <t>SAN LORENZO RUIZ (IMELDA) CAMARINES NORTE</t>
   </si>
   <si>
     <t>EUSTAQUIA P. DELOS SANTOS</t>
   </si>
   <si>
     <t>K7125-68049</t>
   </si>
   <si>
-    <t xml:space="preserve">Emerson  Nares </t>
+    <t>Emerson  Nares</t>
   </si>
   <si>
     <t>K7123-63655</t>
   </si>
   <si>
     <t>JOSE PANGANIBAN CAMARINES NORTE</t>
   </si>
   <si>
     <t>EUNICE DARILAY</t>
   </si>
   <si>
     <t>K7073-68136</t>
   </si>
   <si>
     <t>LABO CAMARINES NORTE</t>
   </si>
   <si>
     <t>ROSEMARIE NAVARRETE</t>
   </si>
   <si>
     <t>K7011-64795</t>
   </si>
   <si>
     <t>MERCEDES CAMARINES NORTE</t>
   </si>
   <si>
     <t>RANDEL HERICO</t>
   </si>
   <si>
     <t>K7030-68739</t>
   </si>
   <si>
     <t>PARACALE CAMARINES NORTE</t>
   </si>
   <si>
     <t>CONRADO E VILLAMORA</t>
   </si>
   <si>
     <t>K7133-76126</t>
   </si>
   <si>
     <t>SAN VICENTE CAMARINES NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Jovelyn balajola </t>
+    <t>Jovelyn balajola</t>
   </si>
   <si>
     <t>K7072-67116</t>
   </si>
   <si>
     <t>SANTA ELENA CAMARINES NORTE</t>
   </si>
   <si>
     <t>SUSANA CABANGON</t>
   </si>
   <si>
     <t>K7126-69142</t>
   </si>
   <si>
     <t>BAAO CAMARINES SUR</t>
   </si>
   <si>
     <t>Raul C Paballa</t>
   </si>
   <si>
     <t>K7017-64048</t>
   </si>
   <si>
     <t>CALABANGA CAMARINES SUR</t>
   </si>
@@ -764,96 +764,96 @@
   <si>
     <t>K7026-65485</t>
   </si>
   <si>
     <t>SAGÑAY CAMARINES SUR</t>
   </si>
   <si>
     <t>MAREDITH S. CHAVEZ</t>
   </si>
   <si>
     <t>K7126-65336</t>
   </si>
   <si>
     <t>SIPOCOT CAMARINES SUR</t>
   </si>
   <si>
     <t>NANCY B. MIRANDA</t>
   </si>
   <si>
     <t>K7133-75436</t>
   </si>
   <si>
     <t>TIGAON CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Zone 3 talojongon tigaon </t>
+    <t>Zone 3 talojongon tigaon</t>
   </si>
   <si>
     <t>K7030-70338</t>
   </si>
   <si>
     <t>BARCELONA SORSOGON</t>
   </si>
   <si>
     <t>ELIZABETH V ESTUYE</t>
   </si>
   <si>
     <t>K7133-63828</t>
   </si>
   <si>
     <t>BULAN SORSOGON</t>
   </si>
   <si>
-    <t xml:space="preserve">GLORIANA GIDOC </t>
+    <t>GLORIANA GIDOC</t>
   </si>
   <si>
     <t>K7121-64445</t>
   </si>
   <si>
     <t>IROSIN SORSOGON</t>
   </si>
   <si>
     <t>Michelle Jo G Nañoz</t>
   </si>
   <si>
     <t>K7074-65548</t>
   </si>
   <si>
     <t>MATNOG SORSOGON</t>
   </si>
   <si>
     <t>Antonio garais sr.</t>
   </si>
   <si>
     <t>K7125-67757</t>
   </si>
   <si>
     <t>PILAR SORSOGON</t>
   </si>
   <si>
-    <t xml:space="preserve">Sonia L Milagrosa </t>
+    <t>Sonia L Milagrosa</t>
   </si>
   <si>
     <t>K7073-68324</t>
   </si>
   <si>
     <t>CITY OF SORSOGON (Capital) SORSOGON</t>
   </si>
   <si>
     <t>LEA J. JAZMIN</t>
   </si>
   <si>
     <t>K7124-69170</t>
   </si>
   <si>
     <t>JAVIER M. DIAZ</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Awb463</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>