--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -80,51 +80,51 @@
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>ROBERT C. MANAVMUL</t>
   </si>
   <si>
     <t>K5003-76291</t>
   </si>
   <si>
     <t>Miriam Aquero Quiambao</t>
   </si>
   <si>
     <t>K7061-69906</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>Nora Sablan</t>
   </si>
   <si>
     <t>K7058-69627</t>
   </si>
   <si>
-    <t xml:space="preserve"> Menirva f mangalino</t>
+    <t>Menirva f mangalino</t>
   </si>
   <si>
     <t>K7068-64712</t>
   </si>
   <si>
     <t>JAZEL ANNE T.LOZANO</t>
   </si>
   <si>
     <t>K7135-68059</t>
   </si>
   <si>
     <t>Analiza Lapuz Echalose</t>
   </si>
   <si>
     <t>K7017-64736</t>
   </si>
   <si>
     <t>LLOIDEN MARK CASUADILLO</t>
   </si>
   <si>
     <t>K7068-66376</t>
   </si>
   <si>
     <t>RHODA VICTORIO</t>
   </si>