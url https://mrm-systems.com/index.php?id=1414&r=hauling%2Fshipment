--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -113,60 +113,60 @@
   <si>
     <t>K7072-64664</t>
   </si>
   <si>
     <t>CALACA BATANGAS</t>
   </si>
   <si>
     <t>CHRISTINE YNA AND FLOR SANCHEZ</t>
   </si>
   <si>
     <t>K5005-76862</t>
   </si>
   <si>
     <t>LAUREL BATANGAS</t>
   </si>
   <si>
     <t>DELIA SOLIS VILLANUEVA</t>
   </si>
   <si>
     <t>K7086-66788</t>
   </si>
   <si>
     <t>LIPA CITY BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">EVELYN ROCAS CRUSINA </t>
+    <t>EVELYN ROCAS CRUSINA</t>
   </si>
   <si>
     <t>K7016-66743</t>
   </si>
   <si>
     <t>MABINI BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">JASON ABANILLA </t>
+    <t>JASON ABANILLA</t>
   </si>
   <si>
     <t>K7017-64132</t>
   </si>
   <si>
     <t>NASUGBU BATANGAS</t>
   </si>
   <si>
     <t>LEONORA N MENDOZA</t>
   </si>
   <si>
     <t>K7072-76652</t>
   </si>
   <si>
     <t>JULIUS SARI</t>
   </si>
   <si>
     <t>K7127-68537</t>
   </si>
   <si>
     <t>PADRE GARCIA BATANGAS</t>
   </si>
   <si>
     <t>MRS, ERLINDA C, LARGO</t>
   </si>
@@ -191,51 +191,51 @@
   <si>
     <t>SAN LUIS BATANGAS</t>
   </si>
   <si>
     <t>OLIVE P.TOGONON</t>
   </si>
   <si>
     <t>K7121-66793</t>
   </si>
   <si>
     <t>Christopher C Inandan</t>
   </si>
   <si>
     <t>K7020-64481</t>
   </si>
   <si>
     <t>SANTO TOMAS BATANGAS</t>
   </si>
   <si>
     <t>ARLENE MAIQUEZ FALCESO</t>
   </si>
   <si>
     <t>K7061-70060</t>
   </si>
   <si>
-    <t xml:space="preserve">Leonila Maldia </t>
+    <t>Leonila Maldia</t>
   </si>
   <si>
     <t>K7124-75941</t>
   </si>
   <si>
     <t>MARIA IMPRESSO</t>
   </si>
   <si>
     <t>K7058-70129</t>
   </si>
   <si>
     <t>TAAL BATANGAS</t>
   </si>
   <si>
     <t>Evangeline   dientre</t>
   </si>
   <si>
     <t>K7011-68416</t>
   </si>
   <si>
     <t>MRS. ROSIE MARCELLANA</t>
   </si>
   <si>
     <t>K5005-63861</t>
   </si>