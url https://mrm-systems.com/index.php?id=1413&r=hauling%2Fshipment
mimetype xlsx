--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -65,51 +65,51 @@
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7121-68505</t>
   </si>
   <si>
     <t>TABANGO LEYTE</t>
   </si>
   <si>
     <t>Teresita C Briones</t>
   </si>
   <si>
     <t>K8002-68876</t>
   </si>
   <si>
     <t>JOSEPHINE ROSALES</t>
   </si>
   <si>
     <t>K7126-70270</t>
   </si>
   <si>
     <t>TACLOBAN CITY (Capital) LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Mary T Dumas </t>
+    <t>Mary T Dumas</t>
   </si>
   <si>
     <t>K5002-68873</t>
   </si>
   <si>
     <t>TANAUAN LEYTE</t>
   </si>
   <si>
     <t>MA. SALOME/MILAGROS MERCADO</t>
   </si>
   <si>
     <t>K7125-68646</t>
   </si>
   <si>
     <t>TOLOSA LEYTE</t>
   </si>
   <si>
     <t>VERONICA A. CASAS</t>
   </si>
   <si>
     <t>K7030-69958</t>
   </si>
   <si>
     <t>LAOANG NORTHERN SAMAR</t>
   </si>
@@ -206,51 +206,51 @@
   <si>
     <t>K8002-65425</t>
   </si>
   <si>
     <t>LIBAGON SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>AIDA TAGANAIT</t>
   </si>
   <si>
     <t>K7133-68960</t>
   </si>
   <si>
     <t>MACROHON SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>Cerela b.loquinario</t>
   </si>
   <si>
     <t>K7058-68298</t>
   </si>
   <si>
     <t>MALITBOG SOUTHERN LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Ofelia  sumabat</t>
+    <t>Ofelia  sumabat</t>
   </si>
   <si>
     <t>K7061-70137</t>
   </si>
   <si>
     <t>PINTUYAN SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>Ana Marie joy zapanta</t>
   </si>
   <si>
     <t>K7121-68322</t>
   </si>
   <si>
     <t>SAINT BERNARD SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>Diomedes A Guhil</t>
   </si>
   <si>
     <t>K7127-68618</t>
   </si>
   <si>
     <t>SILAGO SOUTHERN LEYTE</t>
   </si>
@@ -290,51 +290,51 @@
   <si>
     <t>CITY OF PANABO DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>Cantalisio Rabe jr</t>
   </si>
   <si>
     <t>K5002-68482</t>
   </si>
   <si>
     <t>LUZ Y. LACQUIO</t>
   </si>
   <si>
     <t>K7058-68555</t>
   </si>
   <si>
     <t>CITY OF TAGUM (Capital) DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>REJENA   ASUMBRADO TAJALE</t>
   </si>
   <si>
     <t>K7061-66748</t>
   </si>
   <si>
-    <t xml:space="preserve">Raymond Masanegra </t>
+    <t>Raymond Masanegra</t>
   </si>
   <si>
     <t>K7061-68795</t>
   </si>
   <si>
     <t>Leticia Lumanda</t>
   </si>
   <si>
     <t>K7061-68680</t>
   </si>
   <si>
     <t>ANGEL Q PINGOT</t>
   </si>
   <si>
     <t>K7011-69121</t>
   </si>
   <si>
     <t>BANSALAN DAVAO DEL SUR</t>
   </si>
   <si>
     <t>VIRGINCITA RETES</t>
   </si>
   <si>
     <t>K7011-68461</t>
   </si>
@@ -509,51 +509,51 @@
   <si>
     <t>ALEJANDRA GABUTIN</t>
   </si>
   <si>
     <t>K7026-68546</t>
   </si>
   <si>
     <t>EMELIE TANOJA</t>
   </si>
   <si>
     <t>K7121-68918</t>
   </si>
   <si>
     <t>Ireneo A Tordil Jr.</t>
   </si>
   <si>
     <t>K8002-68743</t>
   </si>
   <si>
     <t>LIZA MARCES</t>
   </si>
   <si>
     <t>K7061-66587</t>
   </si>
   <si>
-    <t xml:space="preserve">Ashly Padasan </t>
+    <t>Ashly Padasan</t>
   </si>
   <si>
     <t>K5002-68355</t>
   </si>
   <si>
     <t>SUSANA RABE BERMUDEZ</t>
   </si>
   <si>
     <t>K8002-68141</t>
   </si>
   <si>
     <t>ROMMEL BENGAURA</t>
   </si>
   <si>
     <t>K7061-68914</t>
   </si>
   <si>
     <t>09649196412</t>
   </si>
   <si>
     <t>K7058-68827</t>
   </si>
   <si>
     <t>CITY OF KORONADAL (Capital) SOUTH COTABATO</t>
   </si>
@@ -563,69 +563,69 @@
   <si>
     <t>K7127-69212</t>
   </si>
   <si>
     <t>POLOMOLOK SOUTH COTABATO</t>
   </si>
   <si>
     <t>CHARRYMAE MONDEJAR</t>
   </si>
   <si>
     <t>K7121-68685</t>
   </si>
   <si>
     <t>TANTANGAN SOUTH COTABATO</t>
   </si>
   <si>
     <t>Diosdado G Batin</t>
   </si>
   <si>
     <t>K7125-70473</t>
   </si>
   <si>
     <t>T'BOLI SOUTH COTABATO</t>
   </si>
   <si>
-    <t xml:space="preserve">Roda Flang </t>
+    <t>Roda Flang</t>
   </si>
   <si>
     <t>K7133-67989</t>
   </si>
   <si>
     <t>SANTO NIÑO SOUTH COTABATO</t>
   </si>
   <si>
     <t>ROSALYN D KALAGYAN</t>
   </si>
   <si>
     <t>K7093-63819</t>
   </si>
   <si>
     <t>LUTAYAN SULTAN KUDARAT</t>
   </si>
   <si>
-    <t xml:space="preserve">OPEMIA F. LUMOPOG </t>
+    <t>OPEMIA F. LUMOPOG</t>
   </si>
   <si>
     <t>K7123-70086</t>
   </si>
   <si>
     <t>LAMBAYONG (MARIANO MARCOS) SULTAN KUDARAT</t>
   </si>
   <si>
     <t>HASIM P. DADING</t>
   </si>
   <si>
     <t>K7123-68377</t>
   </si>
   <si>
     <t>DAISY INES</t>
   </si>
   <si>
     <t>K7058-68938</t>
   </si>
   <si>
     <t>RODEL V. CABANSAG</t>
   </si>
   <si>
     <t>K7093-64037</t>
   </si>
@@ -698,51 +698,51 @@
   <si>
     <t>BUTUAN CITY (Capital) AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>JOCELYN L BURIL</t>
   </si>
   <si>
     <t>K5002-66677</t>
   </si>
   <si>
     <t>CRISTINA G. REYES</t>
   </si>
   <si>
     <t>K7135-67478</t>
   </si>
   <si>
     <t>NASIPIT AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>Leah Jane G. Bartolo</t>
   </si>
   <si>
     <t>K7093-67340</t>
   </si>
   <si>
-    <t xml:space="preserve">MELDRED D. JIMENEZ </t>
+    <t>MELDRED D. JIMENEZ</t>
   </si>
   <si>
     <t>K7020-66337</t>
   </si>
   <si>
     <t>CITY OF BAYUGAN AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>LEOMEL E CABAHUG / DIVINA CALUBAG</t>
   </si>
   <si>
     <t>K7016-70589</t>
   </si>
   <si>
     <t>ESPERANZA AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>HERMOGENES PAMENTIRA JR</t>
   </si>
   <si>
     <t>K7074-67597</t>
   </si>
   <si>
     <t>ROSARIO AGUSAN DEL SUR</t>
   </si>
@@ -827,213 +827,213 @@
   <si>
     <t>LUCINA PARNADA</t>
   </si>
   <si>
     <t>K7026-67894</t>
   </si>
   <si>
     <t>INOCENCIA  D. AMARO</t>
   </si>
   <si>
     <t>K7126-68571</t>
   </si>
   <si>
     <t>LANUZA SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>ESTERLITA A. LOSEN̈ADA</t>
   </si>
   <si>
     <t>K7016-69050</t>
   </si>
   <si>
     <t>LINGIG SURIGAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">JENELITA RAMOS </t>
+    <t>JENELITA RAMOS</t>
   </si>
   <si>
     <t>K7061-68278</t>
   </si>
   <si>
     <t>TUBAJON DINAGAT ISLANDS</t>
   </si>
   <si>
     <t>Sermolo Metozo jr</t>
   </si>
   <si>
     <t>K7124-70514</t>
   </si>
   <si>
     <t>ARTECHE EASTERN SAMAR</t>
   </si>
   <si>
     <t>RHODORA I OCENA</t>
   </si>
   <si>
     <t>K7124-68258</t>
   </si>
   <si>
     <t>CITY OF BORONGAN (Capital) EASTERN SAMAR</t>
   </si>
   <si>
     <t>MA EDA BORJA DOLFO</t>
   </si>
   <si>
     <t>K7074-64415</t>
   </si>
   <si>
     <t>JIPAPAD EASTERN SAMAR</t>
   </si>
   <si>
     <t>Floor n. Rotamola</t>
   </si>
   <si>
     <t>K7016-66792</t>
   </si>
   <si>
     <t>LAWAAN EASTERN SAMAR</t>
   </si>
   <si>
-    <t xml:space="preserve">LEONILA TUTANIA </t>
+    <t>LEONILA TUTANIA</t>
   </si>
   <si>
     <t>K7016-70430</t>
   </si>
   <si>
     <t>K7073-68959</t>
   </si>
   <si>
     <t>ORAS EASTERN SAMAR</t>
   </si>
   <si>
-    <t xml:space="preserve">JOVITA G. MONTALLANA </t>
+    <t>JOVITA G. MONTALLANA</t>
   </si>
   <si>
     <t>K7074-64092</t>
   </si>
   <si>
     <t>QUINAPONDAN EASTERN SAMAR</t>
   </si>
   <si>
     <t>Luzviminda s. Magdirila</t>
   </si>
   <si>
     <t>K7020-66613</t>
   </si>
   <si>
     <t>SALCEDO EASTERN SAMAR</t>
   </si>
   <si>
-    <t xml:space="preserve">FE D BALDICAÑAS </t>
+    <t>FE D BALDICAÑAS</t>
   </si>
   <si>
     <t>K7020-66667</t>
   </si>
   <si>
     <t>SAN JULIAN EASTERN SAMAR</t>
   </si>
   <si>
     <t>NIETO L ASEO</t>
   </si>
   <si>
     <t>K7123-67935</t>
   </si>
   <si>
     <t>ALBUERA LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">LETECIA MANDRAS </t>
+    <t>LETECIA MANDRAS</t>
   </si>
   <si>
     <t>K7074-64974</t>
   </si>
   <si>
     <t>BATO LEYTE</t>
   </si>
   <si>
     <t>Margie gono</t>
   </si>
   <si>
     <t>K7074-65568</t>
   </si>
   <si>
     <t>CITY OF BAYBAY LEYTE</t>
   </si>
   <si>
     <t>JANNISA MAE SULGA</t>
   </si>
   <si>
     <t>K7058-68079</t>
   </si>
   <si>
     <t>CAPOOCAN LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Cherry ann  a  bacarisas</t>
+    <t>Cherry ann  a  bacarisas</t>
   </si>
   <si>
     <t>K7030-75196</t>
   </si>
   <si>
     <t>CARIGARA LEYTE</t>
   </si>
   <si>
     <t>JOAN SENEGA</t>
   </si>
   <si>
     <t>K8002-63924</t>
   </si>
   <si>
     <t>HILONGOS LEYTE</t>
   </si>
   <si>
     <t>FELIPE F MILANO</t>
   </si>
   <si>
     <t>K8002-67205</t>
   </si>
   <si>
     <t>CESAR FALLER JR</t>
   </si>
   <si>
     <t>K8002-67347</t>
   </si>
   <si>
     <t>HINDANG LEYTE</t>
   </si>
   <si>
     <t>KRISTEL DELLOSA</t>
   </si>
   <si>
     <t>K7125-66862</t>
   </si>
   <si>
     <t>INOPACAN LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Jesus B Cabog-og </t>
+    <t>Jesus B Cabog-og</t>
   </si>
   <si>
     <t>K7016-70616</t>
   </si>
   <si>
     <t>JARO LEYTE</t>
   </si>
   <si>
     <t>MARIBEL AGAB</t>
   </si>
   <si>
     <t>K7063-67723</t>
   </si>
   <si>
     <t>LILIO M.LARIDO</t>
   </si>
   <si>
     <t>K7093-62863</t>
   </si>
   <si>
     <t>JAVIER (BUGHO) LEYTE</t>
   </si>
   <si>
     <t>JUANITA CAMAHALAN COSTELO</t>
   </si>
@@ -1052,84 +1052,84 @@
   <si>
     <t>LEYTE LEYTE</t>
   </si>
   <si>
     <t>Arele  m bayno</t>
   </si>
   <si>
     <t>K7127-69307</t>
   </si>
   <si>
     <t>TERESITA C, SEVILLENO</t>
   </si>
   <si>
     <t>K7135-73638</t>
   </si>
   <si>
     <t>Benjamin Acebido</t>
   </si>
   <si>
     <t>K7016-70436</t>
   </si>
   <si>
     <t>MERIDA LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">ILUMINADA BRANZUELA </t>
+    <t>ILUMINADA BRANZUELA</t>
   </si>
   <si>
     <t>K7127-74520</t>
   </si>
   <si>
     <t>ORMOC CITY LEYTE</t>
   </si>
   <si>
     <t>RHEA L,DAYANG</t>
   </si>
   <si>
     <t>K8002-70565</t>
   </si>
   <si>
     <t>NERISSA NIA A ROBLE</t>
   </si>
   <si>
     <t>K7020-65517</t>
   </si>
   <si>
     <t>RICKY P CORTAL</t>
   </si>
   <si>
     <t>K7135-67742</t>
   </si>
   <si>
     <t>Francis C  Cañete</t>
   </si>
   <si>
     <t>K7061-69723</t>
   </si>
   <si>
-    <t xml:space="preserve">Margie Candelaria </t>
+    <t>Margie Candelaria</t>
   </si>
   <si>
     <t>K5005-76099</t>
   </si>
   <si>
     <t>ROXANNE B CABIBI</t>
   </si>
   <si>
     <t>K7016-76752</t>
   </si>
   <si>
     <t>PALO LEYTE</t>
   </si>
   <si>
     <t>ANATALIA WILLIAM</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>1017-8088954</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>