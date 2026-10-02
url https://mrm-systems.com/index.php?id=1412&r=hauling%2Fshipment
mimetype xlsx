--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -71,90 +71,90 @@
   <si>
     <t>BOAC (Capital) MARINDUQUE</t>
   </si>
   <si>
     <t>ARNOLOD J, JANAP</t>
   </si>
   <si>
     <t>K7133-68963</t>
   </si>
   <si>
     <t>GASAN MARINDUQUE</t>
   </si>
   <si>
     <t>Helen m. Zoleta</t>
   </si>
   <si>
     <t>K7063-66527</t>
   </si>
   <si>
     <t>LOURDES.M.SERDEÑA</t>
   </si>
   <si>
     <t>K8002-64678</t>
   </si>
   <si>
-    <t xml:space="preserve">NILDA FABALENA </t>
+    <t>NILDA FABALENA</t>
   </si>
   <si>
     <t>K7129-66817</t>
   </si>
   <si>
     <t>MOGPOG MARINDUQUE</t>
   </si>
   <si>
     <t>AIMEE SAUL</t>
   </si>
   <si>
     <t>K7072-65990</t>
   </si>
   <si>
     <t>SANTA CRUZ MARINDUQUE</t>
   </si>
   <si>
     <t>ESTELITA REGIO</t>
   </si>
   <si>
     <t>K5004-76714</t>
   </si>
   <si>
     <t>SAN JOSE OCCIDENTAL MINDORO</t>
   </si>
   <si>
     <t>MARY JEAN ITURIAGA</t>
   </si>
   <si>
     <t>K7030-68973</t>
   </si>
   <si>
     <t>ROLANDO I MACALALAD</t>
   </si>
   <si>
     <t>K7058-64120</t>
   </si>
   <si>
-    <t xml:space="preserve"> Felix  v  ningas 3 </t>
+    <t>Felix  v  ningas 3</t>
   </si>
   <si>
     <t>K7123-68965</t>
   </si>
   <si>
     <t>EVANGELINE DELA CRUZ</t>
   </si>
   <si>
     <t>K7073-69124</t>
   </si>
   <si>
     <t>BACO ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>JOVITA C POLITICO</t>
   </si>
   <si>
     <t>K7126-69859</t>
   </si>
   <si>
     <t>BANSUD ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>Dennis Semilla/Ed Laylay</t>
   </si>
@@ -176,60 +176,60 @@
   <si>
     <t>K7061-69754</t>
   </si>
   <si>
     <t>MANSALAY ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>John Cyrell Guntan</t>
   </si>
   <si>
     <t>K7058-70352</t>
   </si>
   <si>
     <t>PINAMALAYAN ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>Angel jhones atienza  ilaida</t>
   </si>
   <si>
     <t>K7020-65648</t>
   </si>
   <si>
     <t>POLA ORIENTAL MINDORO</t>
   </si>
   <si>
-    <t xml:space="preserve">TERESITA M BUGARIN </t>
+    <t>TERESITA M BUGARIN</t>
   </si>
   <si>
     <t>K7020-66829</t>
   </si>
   <si>
     <t>SAN TEODORO ORIENTAL MINDORO</t>
   </si>
   <si>
-    <t xml:space="preserve">JERRYMIE B BAE </t>
+    <t>JERRYMIE B BAE</t>
   </si>
   <si>
     <t>K8002-68908</t>
   </si>
   <si>
     <t>DAISYLYN TOMAS</t>
   </si>
   <si>
     <t>K7125-70463</t>
   </si>
   <si>
     <t>VICTORIA ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>Emilio Gayutin jr</t>
   </si>
   <si>
     <t>K5004-67724</t>
   </si>
   <si>
     <t>CALATRAVA ROMBLON</t>
   </si>
   <si>
     <t>ANALYN F VERANO</t>
   </si>