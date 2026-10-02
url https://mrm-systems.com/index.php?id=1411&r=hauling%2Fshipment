--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -65,69 +65,69 @@
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7026-69953</t>
   </si>
   <si>
     <t>ALIAGA NUEVA ECIJA</t>
   </si>
   <si>
     <t>MARGARITA LORENZO</t>
   </si>
   <si>
     <t>K7072-64590</t>
   </si>
   <si>
     <t>BONGABON NUEVA ECIJA</t>
   </si>
   <si>
     <t>MERCEDITA SISON</t>
   </si>
   <si>
     <t>K7125-67395</t>
   </si>
   <si>
-    <t xml:space="preserve">Marina L Jacinto </t>
+    <t>Marina L Jacinto</t>
   </si>
   <si>
     <t>K8002-67372</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>ROMEO GUILANG or LEONIDA SARMIENTO</t>
   </si>
   <si>
     <t>K8002-67481</t>
   </si>
   <si>
     <t>K7123-65075</t>
   </si>
   <si>
-    <t xml:space="preserve">TRINIDAD V. CONCEPCION </t>
+    <t>TRINIDAD V. CONCEPCION</t>
   </si>
   <si>
     <t>K7124-69935</t>
   </si>
   <si>
     <t>ALICIA S. ALMIROL</t>
   </si>
   <si>
     <t>K5002-64850</t>
   </si>
   <si>
     <t>MARY ANN C. EVANGELISTA</t>
   </si>
   <si>
     <t>K7017-64240</t>
   </si>
   <si>
     <t>HARY MAGTALAS</t>
   </si>
   <si>
     <t>K7063-64803</t>
   </si>
   <si>
     <t>CABIAO NUEVA ECIJA</t>
   </si>
@@ -149,51 +149,51 @@
   <si>
     <t>K7063-64650</t>
   </si>
   <si>
     <t>ANA MARIE L.BUATES</t>
   </si>
   <si>
     <t>K7123-67854</t>
   </si>
   <si>
     <t>Raymond Q Remolin</t>
   </si>
   <si>
     <t>K7061-65257</t>
   </si>
   <si>
     <t>GENERAL TINIO (PAPAYA) NUEVA ECIJA</t>
   </si>
   <si>
     <t>Lito Cabildo</t>
   </si>
   <si>
     <t>K7058-76060</t>
   </si>
   <si>
-    <t xml:space="preserve"> Lito   cabildo</t>
+    <t>Lito   cabildo</t>
   </si>
   <si>
     <t>K7011-69974</t>
   </si>
   <si>
     <t>MARIEFE P. AGLIPAY</t>
   </si>
   <si>
     <t>K5002-68830</t>
   </si>
   <si>
     <t>JAEN NUEVA ECIJA</t>
   </si>
   <si>
     <t>DIANNE ALMANZOR</t>
   </si>
   <si>
     <t>K7063-64790</t>
   </si>
   <si>
     <t>ALIYAH NOREEN CABER</t>
   </si>
   <si>
     <t>K7063-66024</t>
   </si>
@@ -209,51 +209,51 @@
   <si>
     <t>Romeo b. Silao</t>
   </si>
   <si>
     <t>K8002-70433</t>
   </si>
   <si>
     <t>GANI BALBIDO JR</t>
   </si>
   <si>
     <t>K7017-75849</t>
   </si>
   <si>
     <t>DANILO SANTOS IMELDA SANTOS</t>
   </si>
   <si>
     <t>K7123-64366</t>
   </si>
   <si>
     <t>ELSA  D GALAPO</t>
   </si>
   <si>
     <t>K7121-69901</t>
   </si>
   <si>
-    <t xml:space="preserve">Artemio B Vergara </t>
+    <t>Artemio B Vergara</t>
   </si>
   <si>
     <t>K7121-68282</t>
   </si>
   <si>
     <t>K7058-65171</t>
   </si>
   <si>
     <t>LUPAO NUEVA ECIJA</t>
   </si>
   <si>
     <t>PEEJAY B GAPUZ</t>
   </si>
   <si>
     <t>K7011-68956</t>
   </si>
   <si>
     <t>CELSO. ADUCA</t>
   </si>
   <si>
     <t>K7061-69005</t>
   </si>
   <si>
     <t>SCIENCE CITY OF MUÑOZ NUEVA ECIJA</t>
   </si>
@@ -263,126 +263,126 @@
   <si>
     <t>K7068-72906</t>
   </si>
   <si>
     <t>PANTABANGAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>ESTELITA T.MEJIA</t>
   </si>
   <si>
     <t>K7063-65753</t>
   </si>
   <si>
     <t>PEÑARANDA NUEVA ECIJA</t>
   </si>
   <si>
     <t>NILDA GONZALES</t>
   </si>
   <si>
     <t>K7017-64694</t>
   </si>
   <si>
     <t>QUEZON NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">ONOFRE DELFIN SR </t>
+    <t>ONOFRE DELFIN SR</t>
   </si>
   <si>
     <t>K7124-65376</t>
   </si>
   <si>
     <t>JOVITA BETH MAGNO</t>
   </si>
   <si>
     <t>K7126-70513</t>
   </si>
   <si>
     <t>SAN ANTONIO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Camille Pascual </t>
+    <t>Camille Pascual</t>
   </si>
   <si>
     <t>K7011-70073</t>
   </si>
   <si>
     <t>SAN ISIDRO NUEVA ECIJA</t>
   </si>
   <si>
     <t>KATE O. VENTURA</t>
   </si>
   <si>
     <t>K7011-73877</t>
   </si>
   <si>
     <t>K7016-70536</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">MA. THERESA DOMINGO </t>
+    <t>MA. THERESA DOMINGO</t>
   </si>
   <si>
     <t>K7026-65399</t>
   </si>
   <si>
     <t>Jun Barniego</t>
   </si>
   <si>
     <t>K7125-67647</t>
   </si>
   <si>
-    <t xml:space="preserve">Reyna may delavega </t>
+    <t>Reyna may delavega</t>
   </si>
   <si>
     <t>K7011-70485</t>
   </si>
   <si>
     <t>JOHN MICHAEL P. MANZANO</t>
   </si>
   <si>
     <t>K5003-69991</t>
   </si>
   <si>
     <t>Recel aniban</t>
   </si>
   <si>
     <t>K7072-64637</t>
   </si>
   <si>
     <t>SAN LEONARDO NUEVA ECIJA</t>
   </si>
   <si>
     <t>JOHN EARNEST MINGOLLO</t>
   </si>
   <si>
     <t>K7020-66174</t>
   </si>
   <si>
-    <t xml:space="preserve">VIRGINIA V RAZON </t>
+    <t>VIRGINIA V RAZON</t>
   </si>
   <si>
     <t>K7061-70333</t>
   </si>
   <si>
     <t>SANTA ROSA NUEVA ECIJA</t>
   </si>
   <si>
     <t>Joel buenaventura</t>
   </si>
   <si>
     <t>K7016-67914</t>
   </si>
   <si>
     <t>JUN DE LARA</t>
   </si>
   <si>
     <t>K7072-65767</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>MASJID TALAVERA</t>
   </si>