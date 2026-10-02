--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -188,51 +188,51 @@
   <si>
     <t>KIBAWE BUKIDNON</t>
   </si>
   <si>
     <t>DEI ARE MIER</t>
   </si>
   <si>
     <t>K7129-66749</t>
   </si>
   <si>
     <t>CITY OF MALAYBALAY (Capital) BUKIDNON</t>
   </si>
   <si>
     <t>MERCURY D. ALIA</t>
   </si>
   <si>
     <t>K7026-68458</t>
   </si>
   <si>
     <t>Resty leono</t>
   </si>
   <si>
     <t>K7016-68624</t>
   </si>
   <si>
-    <t xml:space="preserve">TEOFILO MAMACLAY </t>
+    <t>TEOFILO MAMACLAY</t>
   </si>
   <si>
     <t>K7073-68760</t>
   </si>
   <si>
     <t>MARAMAG BUKIDNON</t>
   </si>
   <si>
     <t>HAPPEE B. RAFOLS</t>
   </si>
   <si>
     <t>K7126-70067</t>
   </si>
   <si>
     <t>QUEZON BUKIDNON</t>
   </si>
   <si>
     <t>CHARMINE MARIE T MOALOM</t>
   </si>
   <si>
     <t>K7135-66821</t>
   </si>
   <si>
     <t>TALAKAG BUKIDNON</t>
   </si>
@@ -365,51 +365,51 @@
   <si>
     <t>K7072-76685</t>
   </si>
   <si>
     <t>KOLAMBUGAN LANAO DEL NORTE</t>
   </si>
   <si>
     <t>ANTONIA RAMOS SEDERINIA</t>
   </si>
   <si>
     <t>K7126-70065</t>
   </si>
   <si>
     <t>LALA LANAO DEL NORTE</t>
   </si>
   <si>
     <t>Lorjames Rosalina</t>
   </si>
   <si>
     <t>K7020-64758</t>
   </si>
   <si>
     <t>MAIGO LANAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">JOE ANN L CAMOC </t>
+    <t>JOE ANN L CAMOC</t>
   </si>
   <si>
     <t>K7073-68902</t>
   </si>
   <si>
     <t>ALORAN MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>JAN ERIC CAÑAS</t>
   </si>
   <si>
     <t>K7074-64226</t>
   </si>
   <si>
     <t>CALAMBA MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>Melody malolot</t>
   </si>
   <si>
     <t>K5005-64709</t>
   </si>
   <si>
     <t>K7063-64584</t>
   </si>
@@ -449,51 +449,51 @@
   <si>
     <t>K7017-63734</t>
   </si>
   <si>
     <t>TUDELA MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>ROSARIO BODIONGAN</t>
   </si>
   <si>
     <t>K7017-62634</t>
   </si>
   <si>
     <t>K7017-63875</t>
   </si>
   <si>
     <t>CAGAYAN DE ORO CITY (Capital) MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>MARILYN SABANDO</t>
   </si>
   <si>
     <t>K7016-68619</t>
   </si>
   <si>
-    <t xml:space="preserve">JAY CABULAY </t>
+    <t>JAY CABULAY</t>
   </si>
   <si>
     <t>K7073-68763</t>
   </si>
   <si>
     <t>RHOSE LABITAD ADOBAR</t>
   </si>
   <si>
     <t>K7126-76781</t>
   </si>
   <si>
     <t>Armando Bacan</t>
   </si>
   <si>
     <t>K7063-63837</t>
   </si>
   <si>
     <t>CYNTHIA R.TABORSKY</t>
   </si>
   <si>
     <t>K7061-66606</t>
   </si>
   <si>
     <t>RUBY LYNNE MAXINO</t>
   </si>
@@ -584,99 +584,99 @@
   <si>
     <t>NAAWAN MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>MARY MAE B. CATAYAS</t>
   </si>
   <si>
     <t>K7135-75694</t>
   </si>
   <si>
     <t>Michael   Dansadan</t>
   </si>
   <si>
     <t>K7058-68915</t>
   </si>
   <si>
     <t>Rosa l roxas</t>
   </si>
   <si>
     <t>K7068-65014</t>
   </si>
   <si>
     <t>OPOL MISAMIS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">MOHAMMED YUSOPH JAMEL ESMAIL </t>
+    <t>MOHAMMED YUSOPH JAMEL ESMAIL</t>
   </si>
   <si>
     <t>K7058-68907</t>
   </si>
   <si>
     <t>Bibina j quilicot</t>
   </si>
   <si>
     <t>K7072-64483</t>
   </si>
   <si>
     <t>TAGOLOAN MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>ROLANDO LINSAGAN</t>
   </si>
   <si>
     <t>K7125-68691</t>
   </si>
   <si>
     <t>COTABATO CITY COTABATO CITY</t>
   </si>
   <si>
-    <t xml:space="preserve">Harisa Macabuat </t>
+    <t>Harisa Macabuat</t>
   </si>
   <si>
     <t>K7125-66428</t>
   </si>
   <si>
     <t>MALABANG LANAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Khalida A Santican </t>
+    <t>Khalida A Santican</t>
   </si>
   <si>
     <t>K8002-69245</t>
   </si>
   <si>
     <t>REICIEYE SONAYA OR COSAIN ABDULRAHIM</t>
   </si>
   <si>
     <t>K7020-64125</t>
   </si>
   <si>
     <t>MARAWI CITY (Capital) LANAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">NO MAN H.T ABDULHAMID </t>
+    <t>NO MAN H.T ABDULHAMID</t>
   </si>
   <si>
     <t>K7074-65080</t>
   </si>
   <si>
     <t>Nassef sarip</t>
   </si>
   <si>
     <t>K7123-68815</t>
   </si>
   <si>
     <t>NORHATA C. OMBRA</t>
   </si>
   <si>
     <t>K7069-72722</t>
   </si>
   <si>
     <t>JUMAIMAH MADAMBA BAULO</t>
   </si>
   <si>
     <t>K5002-75795</t>
   </si>
   <si>
     <t>JALILAH DOMADO H. UNOS</t>
   </si>
@@ -692,51 +692,51 @@
   <si>
     <t>BUENA15TA AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>REY FEGI</t>
   </si>
   <si>
     <t>K5005-64122</t>
   </si>
   <si>
     <t>BUTUAN CITY (Capital) AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>ENRIQUITA FORTUNE</t>
   </si>
   <si>
     <t>K7135-67938</t>
   </si>
   <si>
     <t>RUSSELL JOSEPH FAELDO</t>
   </si>
   <si>
     <t>K7016-68340</t>
   </si>
   <si>
-    <t xml:space="preserve">GODOFREDO PERELLO </t>
+    <t>GODOFREDO PERELLO</t>
   </si>
   <si>
     <t>K7063-65109</t>
   </si>
   <si>
     <t>CITY OF CABADBARAN AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>KEMBERLIE BADAL</t>
   </si>
   <si>
     <t>K7063-65910</t>
   </si>
   <si>
     <t>NECICITA GUMPAY</t>
   </si>
   <si>
     <t>K7026-69772</t>
   </si>
   <si>
     <t>Gemma claros</t>
   </si>
   <si>
     <t>K7026-67819</t>
   </si>
@@ -782,51 +782,51 @@
   <si>
     <t>EVELYN SALOMEO DELA TOREE</t>
   </si>
   <si>
     <t>K7126-69080</t>
   </si>
   <si>
     <t>ELOISE KATE  MAGSIGAY</t>
   </si>
   <si>
     <t>K7058-68033</t>
   </si>
   <si>
     <t>SAN FRANCISCO AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>Enriquita  r dela pena</t>
   </si>
   <si>
     <t>K7121-67815</t>
   </si>
   <si>
     <t>SAN LUIS AGUSAN DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Silforo G Morales </t>
+    <t>Silforo G Morales</t>
   </si>
   <si>
     <t>K7127-68820</t>
   </si>
   <si>
     <t>SIBAGAT AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>ANGELYN ESTABAYA</t>
   </si>
   <si>
     <t>K7073-68754</t>
   </si>
   <si>
     <t>CLAVER SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>Lolita A. Cagasan</t>
   </si>
   <si>
     <t>K7026-67729</t>
   </si>
   <si>
     <t>GIGAQUIT SURIGAO DEL NORTE</t>
   </si>
@@ -860,120 +860,120 @@
   <si>
     <t>RENE A. Acierto</t>
   </si>
   <si>
     <t>K7063-63960</t>
   </si>
   <si>
     <t>BAROBO SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>ESTELITA C.OTACAN</t>
   </si>
   <si>
     <t>K7063-66436</t>
   </si>
   <si>
     <t>FEDERICO G.MACABINGKEL</t>
   </si>
   <si>
     <t>K7125-68217</t>
   </si>
   <si>
     <t>CAGWAIT SURIGAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Danilo D Aclan jr </t>
+    <t>Danilo D Aclan jr</t>
   </si>
   <si>
     <t>K8002-70452</t>
   </si>
   <si>
     <t>CARMEN SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>KARL JOSHUA ESTRADA</t>
   </si>
   <si>
     <t>K8002-70455</t>
   </si>
   <si>
     <t>CARRASCAL SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>MARILYN TALUCOD ARGUILLAS</t>
   </si>
   <si>
     <t>K5004-73519</t>
   </si>
   <si>
     <t>GREGORIO TATA,"RONQUILLO"</t>
   </si>
   <si>
     <t>K7011-70118</t>
   </si>
   <si>
     <t>HINATUAN SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>GRECELE M. MALIJAO</t>
   </si>
   <si>
     <t>K7074-64641</t>
   </si>
   <si>
     <t>LIANGA SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>Crisnel dagala gimme o</t>
   </si>
   <si>
     <t>K7016-69050</t>
   </si>
   <si>
     <t>LINGIG SURIGAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">JENELITA RAMOS </t>
+    <t>JENELITA RAMOS</t>
   </si>
   <si>
     <t>K7072-64611</t>
   </si>
   <si>
     <t>MADRID SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>GEMMA LORENZO</t>
   </si>
   <si>
     <t>K7016-68952</t>
   </si>
   <si>
     <t>SAN MIGUEL SURIGAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">EVELYN TEJERO </t>
+    <t>EVELYN TEJERO</t>
   </si>
   <si>
     <t>K7125-68697</t>
   </si>
   <si>
     <t>CITY OF TANDAG (Capital) SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>Katrina fe A Layno</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBN9021</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t xml:space="preserve">Michael de leon </t>
   </si>
   <si>
     <t>HELPER</t>
   </si>