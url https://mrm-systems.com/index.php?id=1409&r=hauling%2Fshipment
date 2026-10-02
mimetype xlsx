--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -65,51 +65,51 @@
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7020-65852</t>
   </si>
   <si>
     <t>CARMEN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>MARWIN ESTORPE</t>
   </si>
   <si>
     <t>K7030-68669</t>
   </si>
   <si>
     <t>MANAP PEDTOBO</t>
   </si>
   <si>
     <t>K7016-67380</t>
   </si>
   <si>
     <t>KABACAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">SAEED CRUZ </t>
+    <t>SAEED CRUZ</t>
   </si>
   <si>
     <t>K7020-66120</t>
   </si>
   <si>
     <t>NASRUDIN P ALI</t>
   </si>
   <si>
     <t>K7068-65444</t>
   </si>
   <si>
     <t>RAYHANA AMELLA SUGADOL</t>
   </si>
   <si>
     <t>K7061-66602</t>
   </si>
   <si>
     <t>Josephine Lu</t>
   </si>
   <si>
     <t>K8002-69363</t>
   </si>
   <si>
     <t>SAMRA DUMA</t>
   </si>
@@ -158,108 +158,108 @@
   <si>
     <t>LETECIA N. PEREZ</t>
   </si>
   <si>
     <t>K7135-70766</t>
   </si>
   <si>
     <t>MATALAM COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>Aisa M. Sangeban</t>
   </si>
   <si>
     <t>K7074-63966</t>
   </si>
   <si>
     <t>Marcelo tagnar</t>
   </si>
   <si>
     <t>K7016-69163</t>
   </si>
   <si>
     <t>MIDSAYAP COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">SENDA MULILIS </t>
+    <t>SENDA MULILIS</t>
   </si>
   <si>
     <t>K7072-64147</t>
   </si>
   <si>
-    <t xml:space="preserve">ALLEN ROSE GABILAN </t>
+    <t>ALLEN ROSE GABILAN</t>
   </si>
   <si>
     <t>K7073-69165</t>
   </si>
   <si>
     <t>Elma A Kiram</t>
   </si>
   <si>
     <t>K7016-66952</t>
   </si>
   <si>
     <t>FERDINAND GALVEZ</t>
   </si>
   <si>
     <t>K7093-64217</t>
   </si>
   <si>
     <t>M'LANG COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>ARLON O.PONGYAN</t>
   </si>
   <si>
     <t>K7011-70302</t>
   </si>
   <si>
     <t>PIGKAWAYAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>JOSEPHINE TINGSON</t>
   </si>
   <si>
     <t>K7020-64464</t>
   </si>
   <si>
     <t>SAUDIYAH M BALAO</t>
   </si>
   <si>
     <t>K7123-68521</t>
   </si>
   <si>
     <t>PIKIT COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">FATIMA D MAMA/ELSA FERNANDEZ </t>
+    <t>FATIMA D MAMA/ELSA FERNANDEZ</t>
   </si>
   <si>
     <t>K7026-68487</t>
   </si>
   <si>
-    <t xml:space="preserve">JIHAD M MOHAMMAD </t>
+    <t>JIHAD M MOHAMMAD</t>
   </si>
   <si>
     <t>K8002-69257</t>
   </si>
   <si>
     <t>HASARI S MUSA</t>
   </si>
   <si>
     <t>K7072-64171</t>
   </si>
   <si>
     <t>PRESIDENT ROXAS COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>AIDA IDAO PANANGGA</t>
   </si>
   <si>
     <t>K7133-74863</t>
   </si>
   <si>
     <t>TULUNAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>Regina acelar tababa</t>
   </si>
@@ -284,51 +284,51 @@
   <si>
     <t>KALAMANSIG SULTAN KUDARAT</t>
   </si>
   <si>
     <t>NORAIDA M. HASBI</t>
   </si>
   <si>
     <t>K7063-66838</t>
   </si>
   <si>
     <t>ESMAEL K.MAIRINDO</t>
   </si>
   <si>
     <t>K7105-64663</t>
   </si>
   <si>
     <t>LEBAK SULTAN KUDARAT</t>
   </si>
   <si>
     <t>EDMON VILLAFUENTE</t>
   </si>
   <si>
     <t>K7126-69902</t>
   </si>
   <si>
-    <t xml:space="preserve">Baya G Kenta </t>
+    <t>Baya G Kenta</t>
   </si>
   <si>
     <t>K7126-70142</t>
   </si>
   <si>
     <t>COTABATO CITY COTABATO CITY</t>
   </si>
   <si>
     <t>FLORENTINO ALCALA</t>
   </si>
   <si>
     <t>K7072-65860</t>
   </si>
   <si>
     <t>FAROUCK ANSAO</t>
   </si>
   <si>
     <t>K7093-66603</t>
   </si>
   <si>
     <t>ALI M. SALEM</t>
   </si>
   <si>
     <t>K7020-66158</t>
   </si>
@@ -359,63 +359,63 @@
   <si>
     <t>BAINGKONG MARIGA</t>
   </si>
   <si>
     <t>K7124-68948</t>
   </si>
   <si>
     <t>BOBBY G. KIRAM</t>
   </si>
   <si>
     <t>K7124-68954</t>
   </si>
   <si>
     <t>ISMAEL SALIK INSHUA</t>
   </si>
   <si>
     <t>K7121-66611</t>
   </si>
   <si>
     <t>PAMELA JOY ORONG PUYOS</t>
   </si>
   <si>
     <t>K7125-70420</t>
   </si>
   <si>
-    <t xml:space="preserve">Roel jhon M Mandig </t>
+    <t>Roel jhon M Mandig</t>
   </si>
   <si>
     <t>K7125-68667</t>
   </si>
   <si>
     <t>Monalisa Kasim</t>
   </si>
   <si>
     <t>K7125-68691</t>
   </si>
   <si>
-    <t xml:space="preserve">Harisa Macabuat </t>
+    <t>Harisa Macabuat</t>
   </si>
   <si>
     <t>K7068-65110</t>
   </si>
   <si>
     <t>FLORDLIZAC GENO</t>
   </si>
   <si>
     <t>K7127-69132</t>
   </si>
   <si>
     <t>MISUARI  G, ORANAN</t>
   </si>
   <si>
     <t>K7093-64614</t>
   </si>
   <si>
     <t>NORMA SALIBO TALIB</t>
   </si>
   <si>
     <t>K7093-63827</t>
   </si>
   <si>
     <t>BAJUNAID G. SAILILA</t>
   </si>
@@ -449,87 +449,87 @@
   <si>
     <t>SAMIYA ANSING</t>
   </si>
   <si>
     <t>K7030-68567</t>
   </si>
   <si>
     <t>AMPATUAN MAGUINDANAO</t>
   </si>
   <si>
     <t>KONTAK SANGEBAN</t>
   </si>
   <si>
     <t>K7135-70222</t>
   </si>
   <si>
     <t>Latipa G. Kulnita</t>
   </si>
   <si>
     <t>K7016-66789</t>
   </si>
   <si>
     <t>BULUAN MAGUINDANAO</t>
   </si>
   <si>
-    <t xml:space="preserve">MUSA BALAMULA </t>
+    <t>MUSA BALAMULA</t>
   </si>
   <si>
     <t>K7020-67002</t>
   </si>
   <si>
     <t>MONERA ABUBAKAR</t>
   </si>
   <si>
     <t>K7093-65455</t>
   </si>
   <si>
     <t>PAHIMA DALATEN BAGALAN</t>
   </si>
   <si>
     <t>K7016-66787</t>
   </si>
   <si>
     <t>DALLY MACABANGEN</t>
   </si>
   <si>
     <t>K7126-70099</t>
   </si>
   <si>
     <t>Saguira Alamada Mulod</t>
   </si>
   <si>
     <t>K7093-64422</t>
   </si>
   <si>
     <t>MOCTAR AGAO AGAO ADAM</t>
   </si>
   <si>
     <t>K7058-69928</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mariam kandido angutob</t>
+    <t>Mariam kandido angutob</t>
   </si>
   <si>
     <t>K7073-68941</t>
   </si>
   <si>
     <t>DATU PAGLAS MAGUINDANAO</t>
   </si>
   <si>
     <t>SORHANA L. EGKAO</t>
   </si>
   <si>
     <t>K7020-67672</t>
   </si>
   <si>
     <t>MOHAMMAD JIHAD Z HADJI DATU</t>
   </si>
   <si>
     <t>K8002-66950</t>
   </si>
   <si>
     <t>DATU PIANG MAGUINDANAO</t>
   </si>
   <si>
     <t>SARAH M SINDATOK</t>
   </si>
@@ -548,63 +548,63 @@
   <si>
     <t>NORHAINIE B. MUHAMMAD</t>
   </si>
   <si>
     <t>K7030-68485</t>
   </si>
   <si>
     <t>MA FLOR ORIT MAROMAS</t>
   </si>
   <si>
     <t>K5004-65199</t>
   </si>
   <si>
     <t>NASRODEN M UNDIYA SR</t>
   </si>
   <si>
     <t>K7124-68467</t>
   </si>
   <si>
     <t>NORAIMA K. KESID</t>
   </si>
   <si>
     <t>K7086-64203</t>
   </si>
   <si>
-    <t xml:space="preserve">JUNMAR T, MAGUINDANAO </t>
+    <t>JUNMAR T, MAGUINDANAO</t>
   </si>
   <si>
     <t>K7093-65694</t>
   </si>
   <si>
     <t>NORODIN MAMAYOG MASULOT</t>
   </si>
   <si>
     <t>K7058-70586</t>
   </si>
   <si>
-    <t xml:space="preserve"> Norhana t alimudin</t>
+    <t>Norhana t alimudin</t>
   </si>
   <si>
     <t>K7074-64025</t>
   </si>
   <si>
     <t>SHARIFF AGUAK (MAGANOY) (Capital) MAGUINDANAO</t>
   </si>
   <si>
     <t>Candao simpak buka</t>
   </si>
   <si>
     <t>K8002-68822</t>
   </si>
   <si>
     <t>NORMINA AMBA</t>
   </si>
   <si>
     <t>K7129-75612</t>
   </si>
   <si>
     <t>Samsudin K  Hassan</t>
   </si>
   <si>
     <t>K7093-63816</t>
   </si>
@@ -617,51 +617,51 @@
   <si>
     <t>K7074-75476</t>
   </si>
   <si>
     <t>PARANG MAGUINDANAO</t>
   </si>
   <si>
     <t>Nurhammed dicay</t>
   </si>
   <si>
     <t>K7073-76873</t>
   </si>
   <si>
     <t>Laila Padi C/O Hameda Bakeshop</t>
   </si>
   <si>
     <t>K7073-70276</t>
   </si>
   <si>
     <t>NADHER K. ADIL</t>
   </si>
   <si>
     <t>K7093-65341</t>
   </si>
   <si>
-    <t xml:space="preserve">JAHAN T. ABAD </t>
+    <t>JAHAN T. ABAD</t>
   </si>
   <si>
     <t>K7133-67599</t>
   </si>
   <si>
     <t>Aida d. Baruto</t>
   </si>
   <si>
     <t>K7093-64162</t>
   </si>
   <si>
     <t>SULTAN KUDARAT (NULING) MAGUINDANAO</t>
   </si>
   <si>
     <t>HAMSARI KADIANDA</t>
   </si>
   <si>
     <t>K7072-66536</t>
   </si>
   <si>
     <t>NESRYN JASANI</t>
   </si>
   <si>
     <t>K7073-68706</t>
   </si>
@@ -692,51 +692,51 @@
   <si>
     <t>BASARI A. MOHAMAD</t>
   </si>
   <si>
     <t>K8002-64583</t>
   </si>
   <si>
     <t>UPI MAGUINDANAO</t>
   </si>
   <si>
     <t>MUSLIMA G MOANGKOL</t>
   </si>
   <si>
     <t>K7093-64056</t>
   </si>
   <si>
     <t>TALAYAN MAGUINDANAO</t>
   </si>
   <si>
     <t>ABDULLAH ULAMA SULAIMAN</t>
   </si>
   <si>
     <t>K5002-76843</t>
   </si>
   <si>
-    <t xml:space="preserve">NOAH ESMAEL </t>
+    <t>NOAH ESMAEL</t>
   </si>
   <si>
     <t>K7126-68428</t>
   </si>
   <si>
     <t>Bailen U Midtimbang</t>
   </si>
   <si>
     <t>K7124-68462</t>
   </si>
   <si>
     <t>ABDULBADI T. SALIK</t>
   </si>
   <si>
     <t>K7121-68780</t>
   </si>
   <si>
     <t>Kumbai Sema Midtimbang</t>
   </si>
   <si>
     <t>K7121-68783</t>
   </si>
   <si>
     <t>PAGLAT MAGUINDANAO</t>
   </si>