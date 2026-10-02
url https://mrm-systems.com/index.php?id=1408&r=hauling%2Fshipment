--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -122,51 +122,51 @@
   <si>
     <t>Perusa Jupakkal</t>
   </si>
   <si>
     <t>K5003-68949</t>
   </si>
   <si>
     <t>EDLYN SILVESTRE SARDANAS</t>
   </si>
   <si>
     <t>K7016-70518</t>
   </si>
   <si>
     <t>NORALYN SAMDANI</t>
   </si>
   <si>
     <t>K7126-69704</t>
   </si>
   <si>
     <t>MILANIE LAPATO MANGASANG</t>
   </si>
   <si>
     <t>K7058-69631</t>
   </si>
   <si>
-    <t xml:space="preserve"> Adelina  francisco   salvallon</t>
+    <t>Adelina  francisco   salvallon</t>
   </si>
   <si>
     <t>K7125-67145</t>
   </si>
   <si>
     <t>Nuridjam s.tani</t>
   </si>
   <si>
     <t>K7030-68384</t>
   </si>
   <si>
     <t>ROSE ANN MONTEHERMOSI</t>
   </si>
   <si>
     <t>K7126-68524</t>
   </si>
   <si>
     <t>Edsar M Taradji</t>
   </si>
   <si>
     <t>K7126-68974</t>
   </si>
   <si>
     <t>Ismael Jailani</t>
   </si>
@@ -200,129 +200,129 @@
   <si>
     <t>Donna maadil</t>
   </si>
   <si>
     <t>K7126-69692</t>
   </si>
   <si>
     <t>K7058-70334</t>
   </si>
   <si>
     <t>Alimar aziz jumrani</t>
   </si>
   <si>
     <t>K7133-67251</t>
   </si>
   <si>
     <t>PAGADIAN CITY (Capital) ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>Weengerlien royo buslon</t>
   </si>
   <si>
     <t>K7105-62386</t>
   </si>
   <si>
-    <t xml:space="preserve">ABAO I. ISNIBA </t>
+    <t>ABAO I. ISNIBA</t>
   </si>
   <si>
     <t>K7129-66786</t>
   </si>
   <si>
     <t>MARCHESA A. MUKIM</t>
   </si>
   <si>
     <t>K7124-66760</t>
   </si>
   <si>
     <t>ABDULKADIL PANGAMBAYAN</t>
   </si>
   <si>
     <t>K7072-63962</t>
   </si>
   <si>
     <t>NUL JIRI M. LAO</t>
   </si>
   <si>
     <t>K7133-66975</t>
   </si>
   <si>
-    <t xml:space="preserve">AL-KHALID Q MINSUAREZ </t>
+    <t>AL-KHALID Q MINSUAREZ</t>
   </si>
   <si>
     <t>K7073-77012</t>
   </si>
   <si>
     <t>SPO4 RASID C. TARANG</t>
   </si>
   <si>
     <t>K7080-76418</t>
   </si>
   <si>
-    <t xml:space="preserve">AL-ZAMIR I LIPAE </t>
+    <t>AL-ZAMIR I LIPAE</t>
   </si>
   <si>
     <t>K7121-63760</t>
   </si>
   <si>
     <t>ANGELICA I FRACISCO</t>
   </si>
   <si>
     <t>K7011-76981</t>
   </si>
   <si>
     <t>SHEHAN S. JAMALI</t>
   </si>
   <si>
     <t>K8002-76579</t>
   </si>
   <si>
     <t>ABDURAJIK D TIKING</t>
   </si>
   <si>
     <t>K7123-76535</t>
   </si>
   <si>
     <t>MUIZA ELANG SALAM</t>
   </si>
   <si>
     <t>K7124-68431</t>
   </si>
   <si>
     <t>AL SHAYNA J. SANGOGOT</t>
   </si>
   <si>
     <t>K7074-64022</t>
   </si>
   <si>
     <t>Suraida m. Malik</t>
   </si>
   <si>
     <t>K7125-66406</t>
   </si>
   <si>
-    <t xml:space="preserve">ALICIA T SALCEDO </t>
+    <t>ALICIA T SALCEDO</t>
   </si>
   <si>
     <t>K7074-76412</t>
   </si>
   <si>
     <t>Suida hussin asid</t>
   </si>
   <si>
     <t>K7133-62615</t>
   </si>
   <si>
     <t>Alim jal</t>
   </si>
   <si>
     <t>K7126-69789</t>
   </si>
   <si>
     <t>Masnuna Elhano</t>
   </si>
   <si>
     <t>K7011-68442</t>
   </si>
   <si>
     <t>FAWZA. MOHAMMAD</t>
   </si>
@@ -374,276 +374,276 @@
   <si>
     <t>KASURIYA U. ISNAIN</t>
   </si>
   <si>
     <t>K7072-67753</t>
   </si>
   <si>
     <t>MARILOU CAPARI ESTIMO</t>
   </si>
   <si>
     <t>K8002-70577</t>
   </si>
   <si>
     <t>JERLYN VILLALON</t>
   </si>
   <si>
     <t>K7093-67078</t>
   </si>
   <si>
     <t>JEZZAD MADDAS</t>
   </si>
   <si>
     <t>K7074-75828</t>
   </si>
   <si>
-    <t xml:space="preserve">Sabbuh ausna I. </t>
+    <t>Sabbuh ausna I.</t>
   </si>
   <si>
     <t>K7026-68889</t>
   </si>
   <si>
     <t>ALBAZAR ARASAD</t>
   </si>
   <si>
     <t>K7016-68935</t>
   </si>
   <si>
     <t>PATNA J MAHILUDDIN</t>
   </si>
   <si>
     <t>K6002-76284</t>
   </si>
   <si>
     <t>TAHA SAHAJI</t>
   </si>
   <si>
     <t>K7020-64099</t>
   </si>
   <si>
-    <t xml:space="preserve">HJA SHADHANA L MIRKUSIN </t>
+    <t>HJA SHADHANA L MIRKUSIN</t>
   </si>
   <si>
     <t>K7061-70098</t>
   </si>
   <si>
     <t>EDGAR FRANCISCO</t>
   </si>
   <si>
     <t>K7123-69156</t>
   </si>
   <si>
     <t>JAYSON SAPA</t>
   </si>
   <si>
     <t>K7011-68401</t>
   </si>
   <si>
     <t>JAAFAR TUTI</t>
   </si>
   <si>
     <t>K7121-69828</t>
   </si>
   <si>
     <t>Alkaini A Jimlani</t>
   </si>
   <si>
     <t>K7133-67334</t>
   </si>
   <si>
-    <t xml:space="preserve">Abdulsana t. ABDURAHMAN </t>
+    <t>Abdulsana t. ABDURAHMAN</t>
   </si>
   <si>
     <t>K7133-66976</t>
   </si>
   <si>
     <t>RAISA M JIKIRI</t>
   </si>
   <si>
     <t>K7126-70119</t>
   </si>
   <si>
-    <t xml:space="preserve">Mickdad Sali </t>
+    <t>Mickdad Sali</t>
   </si>
   <si>
     <t>K8002-66765</t>
   </si>
   <si>
     <t>RHEEM MAHARI</t>
   </si>
   <si>
     <t>K7030-75753</t>
   </si>
   <si>
     <t>ALMOHBIN K ERILIS</t>
   </si>
   <si>
     <t>K7061-69730</t>
   </si>
   <si>
     <t>Mussah jasani</t>
   </si>
   <si>
     <t>K5003-75945</t>
   </si>
   <si>
     <t>Hajirina alip akmad</t>
   </si>
   <si>
     <t>K7125-75808</t>
   </si>
   <si>
     <t>KABASALAN ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
-    <t xml:space="preserve">Alvin B Gaspar </t>
+    <t>Alvin B Gaspar</t>
   </si>
   <si>
     <t>K7061-66780</t>
   </si>
   <si>
-    <t xml:space="preserve">Benjune Cadacio </t>
+    <t>Benjune Cadacio</t>
   </si>
   <si>
     <t>K7030-69175</t>
   </si>
   <si>
     <t>JOCELYN GICA PAEZ</t>
   </si>
   <si>
     <t>K7016-66714</t>
   </si>
   <si>
     <t>MALANGAS ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
-    <t xml:space="preserve">GLICERIA RONDINA </t>
+    <t>GLICERIA RONDINA</t>
   </si>
   <si>
     <t>K7061-66557</t>
   </si>
   <si>
     <t>NAGA ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
-    <t xml:space="preserve">Rajinur Mohamad </t>
+    <t>Rajinur Mohamad</t>
   </si>
   <si>
     <t>K7093-63868</t>
   </si>
   <si>
     <t>ROSELLER LIM ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
     <t>GARAMA EBBA</t>
   </si>
   <si>
     <t>K7011-69120</t>
   </si>
   <si>
     <t>SIAY ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
-    <t xml:space="preserve">Hafzah Fatima Barodi </t>
+    <t>Hafzah Fatima Barodi</t>
   </si>
   <si>
     <t>K7063-64152</t>
   </si>
   <si>
     <t>TUNGAWAN ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
     <t>MALAMSIYA B HASSAN</t>
   </si>
   <si>
     <t>K5002-75518</t>
   </si>
   <si>
     <t>MARLYN C. MATEO</t>
   </si>
   <si>
     <t>K7126-68864</t>
   </si>
   <si>
     <t>BASILAN CITY OF ISABELA</t>
   </si>
   <si>
     <t>Arjid k. Jackatul</t>
   </si>
   <si>
     <t>K7135-67886</t>
   </si>
   <si>
     <t>Saina Sabandal</t>
   </si>
   <si>
     <t>K7016-68850</t>
   </si>
   <si>
-    <t xml:space="preserve">JAABIL FLIRENCIO </t>
+    <t>JAABIL FLIRENCIO</t>
   </si>
   <si>
     <t>K7011-69185</t>
   </si>
   <si>
     <t>SITTI JEHAM MUARIP</t>
   </si>
   <si>
     <t>K7093-63799</t>
   </si>
   <si>
     <t>RAHIMA LIYAK</t>
   </si>
   <si>
     <t>K7020-65061</t>
   </si>
   <si>
     <t>HUDZRIE MOHAMMAD</t>
   </si>
   <si>
     <t>K7072-65025</t>
   </si>
   <si>
     <t>CITY OF LAMITAN BASILAN</t>
   </si>
   <si>
     <t>HARNA JALIDDIN</t>
   </si>
   <si>
     <t>K7093-64049</t>
   </si>
   <si>
     <t>AHMADI M. AMBITONG</t>
   </si>
   <si>
     <t>K7063-66422</t>
   </si>
   <si>
     <t>MALUSO BASILAN</t>
   </si>
   <si>
-    <t xml:space="preserve">MUNZIR A.JABEER </t>
+    <t>MUNZIR A.JABEER</t>
   </si>
   <si>
     <t>K7063-64448</t>
   </si>
   <si>
     <t>JOLO (Capital) SULU</t>
   </si>
   <si>
     <t>SIBANG ABDULMUIN</t>
   </si>
   <si>
     <t>K7093-64927</t>
   </si>
   <si>
     <t>FATNASHARINE S. JAWARI</t>
   </si>
   <si>
     <t>K7072-65127</t>
   </si>
   <si>
     <t>AL RUSHIED MUSAD</t>
   </si>
   <si>
     <t>K7072-65117</t>
   </si>
@@ -698,51 +698,51 @@
   <si>
     <t>K7124-75748</t>
   </si>
   <si>
     <t>HAIVER A. ELLIAS</t>
   </si>
   <si>
     <t>K7123-68979</t>
   </si>
   <si>
     <t>RADZNALYN H. KAHUTAN</t>
   </si>
   <si>
     <t>K7020-65121</t>
   </si>
   <si>
     <t>SIMUNUL TAWI-TAWI</t>
   </si>
   <si>
     <t>PARADIWA H ORODIO</t>
   </si>
   <si>
     <t>K7020-64169</t>
   </si>
   <si>
-    <t xml:space="preserve">ALDIN T MUHARRAM </t>
+    <t>ALDIN T MUHARRAM</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cbs7857</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Joseph tanola 09538020172</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Lea orungan 09938174527</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>