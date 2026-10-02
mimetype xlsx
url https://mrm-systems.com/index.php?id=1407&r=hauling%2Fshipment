--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -50,90 +50,90 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7126-69898</t>
   </si>
   <si>
     <t>LAOAG CITY (Capital) ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Maylyn T Agag </t>
+    <t>Maylyn T Agag</t>
   </si>
   <si>
     <t>K7063-65744</t>
   </si>
   <si>
     <t>AMIRAH BRENDA B.TABLADILLO</t>
   </si>
   <si>
     <t>K7063-65525</t>
   </si>
   <si>
     <t>NUEVA ERA ILOCOS NORTE</t>
   </si>
   <si>
     <t>TERESITA BAYLAN</t>
   </si>
   <si>
     <t>K7026-70184</t>
   </si>
   <si>
     <t>JOANNE CUDAL MUÑOZ</t>
   </si>
   <si>
     <t>K7026-70139</t>
   </si>
   <si>
     <t>PAOAY ILOCOS NORTE</t>
   </si>
   <si>
     <t>FLOREDA AIDA SAGSAGAT</t>
   </si>
   <si>
     <t>K7058-65848</t>
   </si>
   <si>
     <t>PIDDIG ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jessie  nel pascual</t>
+    <t>Jessie  nel pascual</t>
   </si>
   <si>
     <t>K7063-65542</t>
   </si>
   <si>
     <t>EDISON AQUINO</t>
   </si>
   <si>
     <t>K5002-65820</t>
   </si>
   <si>
     <t>BACARRA ILOCOS NORTE</t>
   </si>
   <si>
     <t>JOSIE BUTAC</t>
   </si>
   <si>
     <t>K5002-70231</t>
   </si>
   <si>
     <t>JEFELYN VEA</t>
   </si>
   <si>
     <t>K5002-64619</t>
   </si>
@@ -143,51 +143,51 @@
   <si>
     <t>JULIET T SAGUN</t>
   </si>
   <si>
     <t>K5005-75444</t>
   </si>
   <si>
     <t>SAN NICOLAS ILOCOS NORTE</t>
   </si>
   <si>
     <t>MARK ENRICO RAMISCAL</t>
   </si>
   <si>
     <t>K7072-66019</t>
   </si>
   <si>
     <t>RIAN ROBERT A DUPITAS</t>
   </si>
   <si>
     <t>K7058-70074</t>
   </si>
   <si>
     <t>VINTAR ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Marilou xm alejon</t>
+    <t>Marilou xm alejon</t>
   </si>
   <si>
     <t>K7074-64546</t>
   </si>
   <si>
     <t>CABUGAO ILOCOS SUR</t>
   </si>
   <si>
     <t>Ligaya b. Sawuiton</t>
   </si>
   <si>
     <t>K7011-76171</t>
   </si>
   <si>
     <t>CITY OF CANDON ILOCOS SUR</t>
   </si>
   <si>
     <t>CHONA D. WENCESLAO</t>
   </si>
   <si>
     <t>K7026-66574</t>
   </si>
   <si>
     <t>BADOC ILOCOS NORTE</t>
   </si>
@@ -248,51 +248,51 @@
   <si>
     <t>K7121-68880</t>
   </si>
   <si>
     <t>SANTIAGO ILOCOS SUR</t>
   </si>
   <si>
     <t>Ernesto Garpida Jr.</t>
   </si>
   <si>
     <t>K7074-66183</t>
   </si>
   <si>
     <t>SANTO DOMINGO ILOCOS SUR</t>
   </si>
   <si>
     <t>Marjorie f. Absing</t>
   </si>
   <si>
     <t>K7126-65135</t>
   </si>
   <si>
     <t>CITY OF VIGAN (Capital) ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Erlinda Alcos </t>
+    <t>Erlinda Alcos</t>
   </si>
   <si>
     <t>K7063-76878</t>
   </si>
   <si>
     <t>AGOO LA UNION</t>
   </si>
   <si>
     <t>MARCELINO TABILI</t>
   </si>
   <si>
     <t>K7073-65059</t>
   </si>
   <si>
     <t>MARILYN T. MAINES</t>
   </si>
   <si>
     <t>K7086-67554</t>
   </si>
   <si>
     <t>ARINGAY LA UNION</t>
   </si>
   <si>
     <t>ELVIRA  ESCOBAR</t>
   </si>
@@ -323,51 +323,51 @@
   <si>
     <t>ROSARIO LA UNION</t>
   </si>
   <si>
     <t>Irish I Martinez</t>
   </si>
   <si>
     <t>K5004-74462</t>
   </si>
   <si>
     <t>FELIPE OROPILLA</t>
   </si>
   <si>
     <t>K7020-65483</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
     <t>ROGEL GIO PAUL CASIL</t>
   </si>
   <si>
     <t>K5005-76858</t>
   </si>
   <si>
-    <t xml:space="preserve">DIVINE LOVE GALVEZ </t>
+    <t>DIVINE LOVE GALVEZ</t>
   </si>
   <si>
     <t>K7063-65397</t>
   </si>
   <si>
     <t>SAN JUAN LA UNION</t>
   </si>
   <si>
     <t>DECIREE B.GALVEZ</t>
   </si>
   <si>
     <t>K7135-68396</t>
   </si>
   <si>
     <t>Leonida Bumucli</t>
   </si>
   <si>
     <t>K7129-74109</t>
   </si>
   <si>
     <t>DINGRAS ILOCOS NORTE</t>
   </si>
   <si>
     <t>EVANGELINE B. KALANO</t>
   </si>