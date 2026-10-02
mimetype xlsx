--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -110,90 +110,90 @@
   <si>
     <t>K7030-65815</t>
   </si>
   <si>
     <t>EMELITA L PILLA</t>
   </si>
   <si>
     <t>K7030-65810</t>
   </si>
   <si>
     <t>Wilson l. Pilla</t>
   </si>
   <si>
     <t>K7129-69642</t>
   </si>
   <si>
     <t>TAYUG PANGASINAN</t>
   </si>
   <si>
     <t>JOANA ROSE A. DELOSREYES</t>
   </si>
   <si>
     <t>K7121-70120</t>
   </si>
   <si>
-    <t xml:space="preserve"> Florence   Bernal </t>
+    <t>Florence   Bernal</t>
   </si>
   <si>
     <t>K7121-66096</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
     <t>Amelia Calaoagan</t>
   </si>
   <si>
     <t>K7061-63810</t>
   </si>
   <si>
     <t>Nene G. Bergonio</t>
   </si>
   <si>
     <t>K7126-66585</t>
   </si>
   <si>
     <t>Elenita Concepcion</t>
   </si>
   <si>
     <t>K7011-69854</t>
   </si>
   <si>
     <t>VILLASIS PANGASINAN</t>
   </si>
   <si>
     <t>Marianeth H. Javien</t>
   </si>
   <si>
     <t>K7020-65899</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">ALBERT M VALDEZ </t>
+    <t>ALBERT M VALDEZ</t>
   </si>
   <si>
     <t>K7133-67949</t>
   </si>
   <si>
     <t>Shimon bhuyan</t>
   </si>
   <si>
     <t>K7026-70182</t>
   </si>
   <si>
     <t>MONCADA TARLAC</t>
   </si>
   <si>
     <t>ARMANDO M NILLO SR</t>
   </si>
   <si>
     <t>K7058-66441</t>
   </si>
   <si>
     <t>Rowielyn   cerario</t>
   </si>
   <si>
     <t>K5003-69608</t>
   </si>
@@ -245,51 +245,51 @@
   <si>
     <t>K7133-67957</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>Francisco jamal m. Mercado</t>
   </si>
   <si>
     <t>K7058-70196</t>
   </si>
   <si>
     <t>Angelita  dela  cruz</t>
   </si>
   <si>
     <t>K7133-67955</t>
   </si>
   <si>
     <t>Romeo m. Cortez</t>
   </si>
   <si>
     <t>K7133-67959</t>
   </si>
   <si>
-    <t xml:space="preserve">Leonardo robles </t>
+    <t>Leonardo robles</t>
   </si>
   <si>
     <t>K7030-70406</t>
   </si>
   <si>
     <t>Adolfo  c david</t>
   </si>
   <si>
     <t>K7072-65771</t>
   </si>
   <si>
     <t>NAZ DAYAO</t>
   </si>
   <si>
     <t>K7058-69943</t>
   </si>
   <si>
     <t>Clarita Bragasin</t>
   </si>
   <si>
     <t>K7063-65759</t>
   </si>
   <si>
     <t>LOIDA HONRUBIA</t>
   </si>
@@ -299,51 +299,51 @@
   <si>
     <t>WINDINA B NOBLE</t>
   </si>
   <si>
     <t>K7127-74206</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>
   <si>
     <t>MARILYN DELA CRUZ</t>
   </si>
   <si>
     <t>K7129-69966</t>
   </si>
   <si>
     <t>BALUNGAO PANGASINAN</t>
   </si>
   <si>
     <t>Marife  i tabur</t>
   </si>
   <si>
     <t>K7016-75056</t>
   </si>
   <si>
-    <t xml:space="preserve">MARVIN FLORES </t>
+    <t>MARVIN FLORES</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBQ 9055</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>OBET</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>MACK</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>