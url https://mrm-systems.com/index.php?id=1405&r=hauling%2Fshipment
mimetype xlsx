--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -83,378 +83,378 @@
   <si>
     <t>JAHARA B. GUIAMA</t>
   </si>
   <si>
     <t>K7133-66621</t>
   </si>
   <si>
     <t>Eduardo domingo</t>
   </si>
   <si>
     <t>K7124-69139</t>
   </si>
   <si>
     <t>NEW CORELLA DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>Cyvil Janna Cadayona</t>
   </si>
   <si>
     <t>K7020-65401</t>
   </si>
   <si>
     <t>CITY OF PANABO DAVAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">ROMEL SOBREMISANA </t>
+    <t>ROMEL SOBREMISANA</t>
   </si>
   <si>
     <t>K7121-68752</t>
   </si>
   <si>
     <t>Racel Joy Retiza</t>
   </si>
   <si>
     <t>K7020-67317</t>
   </si>
   <si>
     <t>DAN MARK MANCAO</t>
   </si>
   <si>
     <t>K7086-65712</t>
   </si>
   <si>
     <t>MARIVIE SEQUINA</t>
   </si>
   <si>
     <t>K5002-68482</t>
   </si>
   <si>
     <t>LUZ Y. LACQUIO</t>
   </si>
   <si>
     <t>K7125-67962</t>
   </si>
   <si>
-    <t xml:space="preserve">Joel Suzara </t>
+    <t>Joel Suzara</t>
   </si>
   <si>
     <t>K7020-67249</t>
   </si>
   <si>
     <t>DERECK BAUTISTA</t>
   </si>
   <si>
     <t>K7123-69969</t>
   </si>
   <si>
     <t>JANINE PATENIO</t>
   </si>
   <si>
     <t>K7020-67322</t>
   </si>
   <si>
     <t>K7058-70066</t>
   </si>
   <si>
-    <t xml:space="preserve"> Delind  dionero  narvasa</t>
+    <t>Delind  dionero  narvasa</t>
   </si>
   <si>
     <t>K7016-68256</t>
   </si>
   <si>
     <t>EMELIE HO</t>
   </si>
   <si>
     <t>K5002-76019</t>
   </si>
   <si>
     <t>ISLAND GARDEN CITY OF SAMAL DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>CLARK KENT / ANGELA ANINO</t>
   </si>
   <si>
     <t>K7063-65592</t>
   </si>
   <si>
     <t>SHARY CARL C.AROCAN</t>
   </si>
   <si>
     <t>K7061-68680</t>
   </si>
   <si>
     <t>CITY OF TAGUM (Capital) DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>ANGEL Q PINGOT</t>
   </si>
   <si>
     <t>K7026-70291</t>
   </si>
   <si>
     <t>Glenda semblante</t>
   </si>
   <si>
     <t>K7058-68555</t>
   </si>
   <si>
     <t>REJENA   ASUMBRADO TAJALE</t>
   </si>
   <si>
     <t>K7086-67710</t>
   </si>
   <si>
-    <t xml:space="preserve">Rodrigo Senina </t>
+    <t>Rodrigo Senina</t>
   </si>
   <si>
     <t>K7061-69057</t>
   </si>
   <si>
-    <t xml:space="preserve">Raymond Masanegra </t>
+    <t>Raymond Masanegra</t>
   </si>
   <si>
     <t>K7061-68795</t>
   </si>
   <si>
     <t>Leticia Lumanda</t>
   </si>
   <si>
     <t>K7127-68481</t>
   </si>
   <si>
     <t>CLARIFE C, DUMAGUIT</t>
   </si>
   <si>
     <t>K7063-65410</t>
   </si>
   <si>
     <t>MARIBELL G HURAÑO</t>
   </si>
   <si>
     <t>K8002-65565</t>
   </si>
   <si>
     <t>CELIETO M CAMACHO</t>
   </si>
   <si>
     <t>K8002-70585</t>
   </si>
   <si>
     <t>BANSALAN DAVAO DEL SUR</t>
   </si>
   <si>
     <t>HELEN MESAMIN</t>
   </si>
   <si>
     <t>K7011-69121</t>
   </si>
   <si>
     <t>VIRGINCITA RETES</t>
   </si>
   <si>
     <t>K7016-68443</t>
   </si>
   <si>
     <t>RACHEL JOY DICDICAN</t>
   </si>
   <si>
     <t>K7016-70140</t>
   </si>
   <si>
-    <t xml:space="preserve">DANNY MIRANDA </t>
+    <t>DANNY MIRANDA</t>
   </si>
   <si>
     <t>K7061-68588</t>
   </si>
   <si>
     <t>DAVAO CITY DAVAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Michael John Achacoso </t>
+    <t>Michael John Achacoso</t>
   </si>
   <si>
     <t>K7072-64841</t>
   </si>
   <si>
     <t>ERLINDA CUBIO</t>
   </si>
   <si>
     <t>K7011-69926</t>
   </si>
   <si>
-    <t xml:space="preserve">BENJAMIN C. SOBRECAREY </t>
+    <t>BENJAMIN C. SOBRECAREY</t>
   </si>
   <si>
     <t>K7126-70217</t>
   </si>
   <si>
     <t>Neal Almirante</t>
   </si>
   <si>
     <t>K7074-67213</t>
   </si>
   <si>
     <t>Ma. Angelica p. Encepto</t>
   </si>
   <si>
     <t>K8002-65684</t>
   </si>
   <si>
     <t>DYRELLE VILLAREAL</t>
   </si>
   <si>
     <t>K7127-68319</t>
   </si>
   <si>
-    <t xml:space="preserve">ERICKA P, GARCIA </t>
+    <t>ERICKA P, GARCIA</t>
   </si>
   <si>
     <t>K7030-63749</t>
   </si>
   <si>
     <t>MARISSA J MIJARES</t>
   </si>
   <si>
     <t>K5004-68185</t>
   </si>
   <si>
     <t>MORENA A SUAZO</t>
   </si>
   <si>
     <t>K7124-70421</t>
   </si>
   <si>
     <t>BRIGET ALBETI</t>
   </si>
   <si>
     <t>K7011-68461</t>
   </si>
   <si>
     <t>FLORDELIZ S. LORENZO</t>
   </si>
   <si>
     <t>K7016-70758</t>
   </si>
   <si>
-    <t xml:space="preserve">NAPOLEON DE LA VICTORIA </t>
+    <t>NAPOLEON DE LA VICTORIA</t>
   </si>
   <si>
     <t>K7074-65161</t>
   </si>
   <si>
     <t>Christopher c. Terrado</t>
   </si>
   <si>
     <t>K7058-69634</t>
   </si>
   <si>
-    <t xml:space="preserve"> Abeto bong salcefo  2 </t>
+    <t>Abeto bong salcefo  2</t>
   </si>
   <si>
     <t>K7074-64370</t>
   </si>
   <si>
     <t>Morma madon sisi</t>
   </si>
   <si>
     <t>K7016-66853</t>
   </si>
   <si>
     <t>ALDRIN PANA</t>
   </si>
   <si>
     <t>K7093-67337</t>
   </si>
   <si>
-    <t xml:space="preserve">RONALD GERODIAS </t>
+    <t>RONALD GERODIAS</t>
   </si>
   <si>
     <t>K7093-66166</t>
   </si>
   <si>
     <t>MONAH AIDARUS</t>
   </si>
   <si>
     <t>K7072-66292</t>
   </si>
   <si>
     <t>PHEBIE MACHINE BATOO</t>
   </si>
   <si>
     <t>K7020-66515</t>
   </si>
   <si>
     <t>ALADIN KADATUAN MACAPITAL</t>
   </si>
   <si>
     <t>K7016-65209</t>
   </si>
   <si>
     <t>RESYL CALISO</t>
   </si>
   <si>
     <t>K7105-65622</t>
   </si>
   <si>
     <t>ROMEL T. CARO</t>
   </si>
   <si>
     <t>K7105-66014</t>
   </si>
   <si>
     <t>ERIC VAL J. ORTUOSTE</t>
   </si>
   <si>
     <t>K7074-66076</t>
   </si>
   <si>
     <t>Hatol ennaeari bawa</t>
   </si>
   <si>
     <t>K7026-70285</t>
   </si>
   <si>
-    <t xml:space="preserve">Mary Joy Maambong </t>
+    <t>Mary Joy Maambong</t>
   </si>
   <si>
     <t>K7126-70592</t>
   </si>
   <si>
     <t>Julie  G Monapco</t>
   </si>
   <si>
     <t>K7017-62990</t>
   </si>
   <si>
     <t>MAVOURNEEN BODIONGAN</t>
   </si>
   <si>
     <t>K7125-66456</t>
   </si>
   <si>
-    <t xml:space="preserve">Magno tabag jr </t>
+    <t>Magno tabag jr</t>
   </si>
   <si>
     <t>K7061-66725</t>
   </si>
   <si>
     <t>Junar Pusing</t>
   </si>
   <si>
     <t>K7061-67933</t>
   </si>
   <si>
     <t>Lorellei Asilum</t>
   </si>
   <si>
     <t>K7016-68077</t>
   </si>
   <si>
     <t>WANKEE GO</t>
   </si>
   <si>
     <t>K7020-76923</t>
   </si>
   <si>
     <t>STAN J PATRICIO</t>
   </si>
@@ -497,153 +497,153 @@
   <si>
     <t>K7072-64379</t>
   </si>
   <si>
     <t>AILEEN MAE ASENJO</t>
   </si>
   <si>
     <t>K7074-67356</t>
   </si>
   <si>
     <t>Marilyn l. Danial</t>
   </si>
   <si>
     <t>K7017-64139</t>
   </si>
   <si>
     <t>CITY OF DIGOS (Capital) DAVAO DEL SUR</t>
   </si>
   <si>
     <t>STEVE BRYAN BAGUIO</t>
   </si>
   <si>
     <t>K7061-67937</t>
   </si>
   <si>
-    <t xml:space="preserve">Melenita Zamora </t>
+    <t>Melenita Zamora</t>
   </si>
   <si>
     <t>K7016-70228</t>
   </si>
   <si>
     <t>JOEY HERNAN</t>
   </si>
   <si>
     <t>K7125-64645</t>
   </si>
   <si>
-    <t xml:space="preserve">Paul Vincent Baler </t>
+    <t>Paul Vincent Baler</t>
   </si>
   <si>
     <t>K7063-67703</t>
   </si>
   <si>
     <t>FERNANDO DELA CRUZ</t>
   </si>
   <si>
     <t>K7072-66520</t>
   </si>
   <si>
     <t>JMELITO DULAY</t>
   </si>
   <si>
     <t>K7086-65504</t>
   </si>
   <si>
     <t>HAGONOY DAVAO DEL SUR</t>
   </si>
   <si>
     <t>HONEY LOVE VILLEGAS</t>
   </si>
   <si>
     <t>K7135-67442</t>
   </si>
   <si>
     <t>Rosalinda P. Boholst</t>
   </si>
   <si>
     <t>K7129-70540</t>
   </si>
   <si>
     <t>KIBLAWAN DAVAO DEL SUR</t>
   </si>
   <si>
     <t>ALBERTO A. MICABALO</t>
   </si>
   <si>
     <t>K7016-67994</t>
   </si>
   <si>
     <t>MAGSAYSAY DAVAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">JESSABRL SENDING </t>
+    <t>JESSABRL SENDING</t>
   </si>
   <si>
     <t>K7016-67990</t>
   </si>
   <si>
     <t>NISCHE SALEM</t>
   </si>
   <si>
     <t>K7127-68785</t>
   </si>
   <si>
     <t>MATANAO DAVAO DEL SUR</t>
   </si>
   <si>
     <t>VIOLETA ALCUISAR BUSTAMANTE</t>
   </si>
   <si>
     <t>K5004-69784</t>
   </si>
   <si>
     <t>RAUL MACASAMPON</t>
   </si>
   <si>
     <t>K7135-68041</t>
   </si>
   <si>
     <t>PADADA DAVAO DEL SUR</t>
   </si>
   <si>
     <t>Wendell D. Taputoc</t>
   </si>
   <si>
     <t>K7093-64173</t>
   </si>
   <si>
     <t>NOEL S. GOCOTANO</t>
   </si>
   <si>
     <t>K7123-68741</t>
   </si>
   <si>
     <t>SULOP DAVAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">AME MALINAO FRANCO </t>
+    <t>AME MALINAO FRANCO</t>
   </si>
   <si>
     <t>K7124-70070</t>
   </si>
   <si>
     <t>BANAYBANAY DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>ANGELICA ROSE GELLEGUE</t>
   </si>
   <si>
     <t>K7086-64437</t>
   </si>
   <si>
     <t>CATEEL DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>GENEVIE MANUG</t>
   </si>
   <si>
     <t>K7126-63853</t>
   </si>
   <si>
     <t>GOVERNOR GENEROSO DAVAO ORIENTAL</t>
   </si>