--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -65,63 +65,63 @@
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7072-65082</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>JHIANNE FRANCESS YSAIS</t>
   </si>
   <si>
     <t>K7020-64563</t>
   </si>
   <si>
     <t>MYRNA MORENO</t>
   </si>
   <si>
     <t>K7124-69729</t>
   </si>
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">EMILDA B. BARTOLOME </t>
+    <t>EMILDA B. BARTOLOME</t>
   </si>
   <si>
     <t>K7011-66592</t>
   </si>
   <si>
     <t>JOCELYN LANDINGIN</t>
   </si>
   <si>
     <t>K7016-72959</t>
   </si>
   <si>
-    <t xml:space="preserve">ALAIN ESPIRITU </t>
+    <t>ALAIN ESPIRITU</t>
   </si>
   <si>
     <t>K7073-64654</t>
   </si>
   <si>
     <t>NIMPA ARIZALA</t>
   </si>
   <si>
     <t>K7011-76145</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>MELVIN T. GAYO</t>
   </si>
   <si>
     <t>K7123-76036</t>
   </si>
   <si>
     <t>JAMES S. GANIA</t>
   </si>
   <si>
     <t>K7072-75959</t>
   </si>
@@ -170,63 +170,63 @@
   <si>
     <t>JOJO BERNAL</t>
   </si>
   <si>
     <t>K7020-65052</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>DANIEL G MERCADO</t>
   </si>
   <si>
     <t>K7125-67466</t>
   </si>
   <si>
     <t>Jonabel S Bolo</t>
   </si>
   <si>
     <t>K7068-75616</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">NILO J. LOMANDAS </t>
+    <t>NILO J. LOMANDAS</t>
   </si>
   <si>
     <t>K7072-64903</t>
   </si>
   <si>
     <t>JACQUELINE FERNANDO</t>
   </si>
   <si>
     <t>K7061-69022</t>
   </si>
   <si>
-    <t xml:space="preserve">Marie Vic Laus </t>
+    <t>Marie Vic Laus</t>
   </si>
   <si>
     <t>K7072-66407</t>
   </si>
   <si>
     <t>SANTA ANA PAMPANGA</t>
   </si>
   <si>
     <t>LIZEL PANGAN</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CXV 576</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>ALVIN</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>