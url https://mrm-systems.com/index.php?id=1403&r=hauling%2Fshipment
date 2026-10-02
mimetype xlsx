--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -86,195 +86,195 @@
   <si>
     <t>IRISH SIM AGUILARIO</t>
   </si>
   <si>
     <t>K5004-67549</t>
   </si>
   <si>
     <t>KALIBO (Capital) AKLAN</t>
   </si>
   <si>
     <t>ANNA MARIE SUCRO</t>
   </si>
   <si>
     <t>K7017-74769</t>
   </si>
   <si>
     <t>SHARA RIVERA</t>
   </si>
   <si>
     <t>K5003-75816</t>
   </si>
   <si>
     <t>LEZO AKLAN</t>
   </si>
   <si>
-    <t xml:space="preserve">LUNELY INSON </t>
+    <t>LUNELY INSON</t>
   </si>
   <si>
     <t>K7058-68969</t>
   </si>
   <si>
     <t>MAKATO AKLAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Maximo  cipriano jr </t>
+    <t>Maximo  cipriano jr</t>
   </si>
   <si>
     <t>K7124-67895</t>
   </si>
   <si>
     <t>NABAS AKLAN</t>
   </si>
   <si>
     <t>DIEGO P. GARCIA</t>
   </si>
   <si>
     <t>K7074-65096</t>
   </si>
   <si>
     <t>NEW WASHINGTON AKLAN</t>
   </si>
   <si>
     <t>Alfred b. Barda</t>
   </si>
   <si>
     <t>K7061-70373</t>
   </si>
   <si>
     <t>TOBIAS FORNIER (DAO) ANTIQUE</t>
   </si>
   <si>
-    <t xml:space="preserve">Antonio Diama </t>
+    <t>Antonio Diama</t>
   </si>
   <si>
     <t>K7127-70319</t>
   </si>
   <si>
     <t>PATNONGON ANTIQUE</t>
   </si>
   <si>
-    <t xml:space="preserve">TESSIE OLIVERIO </t>
+    <t>TESSIE OLIVERIO</t>
   </si>
   <si>
     <t>K7063-65064</t>
   </si>
   <si>
     <t>TIBIAO ANTIQUE</t>
   </si>
   <si>
     <t>DELIMA M.FRANCISCO</t>
   </si>
   <si>
     <t>K7058-70028</t>
   </si>
   <si>
     <t>DAO CAPIZ</t>
   </si>
   <si>
-    <t xml:space="preserve"> Msnilyn  monico</t>
+    <t>Msnilyn  monico</t>
   </si>
   <si>
     <t>K7133-67492</t>
   </si>
   <si>
     <t>I15AN CAPIZ</t>
   </si>
   <si>
     <t>Niel Christian caputero</t>
   </si>
   <si>
     <t>K7133-68299</t>
   </si>
   <si>
     <t>JAMINDAN CAPIZ</t>
   </si>
   <si>
-    <t xml:space="preserve">ABIGAEL V CORNELIO </t>
+    <t>ABIGAEL V CORNELIO</t>
   </si>
   <si>
     <t>K7073-70313</t>
   </si>
   <si>
     <t>MA. GINA J. MENDOZA</t>
   </si>
   <si>
     <t>K7061-68930</t>
   </si>
   <si>
     <t>MA-AYON CAPIZ</t>
   </si>
   <si>
-    <t xml:space="preserve">Cremie Mararambon </t>
+    <t>Cremie Mararambon</t>
   </si>
   <si>
     <t>K7016-70339</t>
   </si>
   <si>
-    <t xml:space="preserve">JENIFHER DENAGA </t>
+    <t>JENIFHER DENAGA</t>
   </si>
   <si>
     <t>K7105-61842</t>
   </si>
   <si>
     <t>PANITAN CAPIZ</t>
   </si>
   <si>
     <t>LAURENCE L. DELFIN</t>
   </si>
   <si>
     <t>K7063-65295</t>
   </si>
   <si>
     <t>PILAR CAPIZ</t>
   </si>
   <si>
     <t>JOEL FUENTES</t>
   </si>
   <si>
     <t>K7063-64768</t>
   </si>
   <si>
     <t>PEPITO M LACHICA</t>
   </si>
   <si>
     <t>K7061-69982</t>
   </si>
   <si>
     <t>CHAREN BERNAL</t>
   </si>
   <si>
     <t>K7063-65321</t>
   </si>
   <si>
     <t>K8002-68409</t>
   </si>
   <si>
     <t>PONTEVEDRA CAPIZ</t>
   </si>
   <si>
-    <t xml:space="preserve">ALICIA CRISPINO </t>
+    <t>ALICIA CRISPINO</t>
   </si>
   <si>
     <t>K7030-69053</t>
   </si>
   <si>
     <t>MRS RASA B DARIA</t>
   </si>
   <si>
     <t>K7135-68936</t>
   </si>
   <si>
     <t>ROXAS CITY (Capital) CAPIZ</t>
   </si>
   <si>
     <t>Monquita B Alaban</t>
   </si>
   <si>
     <t>K7011-68913</t>
   </si>
   <si>
     <t>RITCHIE C. JARANILLA</t>
   </si>
   <si>
     <t>K7133-67360</t>
   </si>
@@ -284,60 +284,60 @@
   <si>
     <t>Cecilia l. Lachica</t>
   </si>
   <si>
     <t>K7072-64428</t>
   </si>
   <si>
     <t>ANILAO ILOILO</t>
   </si>
   <si>
     <t>FEDERICO NITORA JR</t>
   </si>
   <si>
     <t>K7016-66741</t>
   </si>
   <si>
     <t>NEMIA ASTORGA</t>
   </si>
   <si>
     <t>K7016-76262</t>
   </si>
   <si>
     <t>BADIANGAN ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">LEA ADOLACION </t>
+    <t>LEA ADOLACION</t>
   </si>
   <si>
     <t>K7058-76331</t>
   </si>
   <si>
     <t>BAROTAC NUEVO ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve"> Viola serofia</t>
+    <t>Viola serofia</t>
   </si>
   <si>
     <t>K5005-64068</t>
   </si>
   <si>
     <t>GEMYMA B CORDERO</t>
   </si>
   <si>
     <t>K7124-67916</t>
   </si>
   <si>
     <t>MICHAEL CORPUZ</t>
   </si>
   <si>
     <t>K7017-64140</t>
   </si>
   <si>
     <t>CABATUAN ILOILO</t>
   </si>
   <si>
     <t>MELBA DELA CRUZ LOSARIA</t>
   </si>
   <si>
     <t>K5003-76279</t>
   </si>
@@ -380,81 +380,81 @@
   <si>
     <t>K7063-65343</t>
   </si>
   <si>
     <t>DUMANGAS ILOILO</t>
   </si>
   <si>
     <t>REY JAVERO</t>
   </si>
   <si>
     <t>K7135-67354</t>
   </si>
   <si>
     <t>IGBARAS ILOILO</t>
   </si>
   <si>
     <t>Bobby E. Mosquera</t>
   </si>
   <si>
     <t>K7011-63849</t>
   </si>
   <si>
     <t>ILOILO CITY (Capital) ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">MICHELLE VILLARREAL </t>
+    <t>MICHELLE VILLARREAL</t>
   </si>
   <si>
     <t>K7074-64446</t>
   </si>
   <si>
     <t>Jinky repullo</t>
   </si>
   <si>
     <t>K7063-76584</t>
   </si>
   <si>
     <t>JUNELYN LABARES</t>
   </si>
   <si>
     <t>K7026-70321</t>
   </si>
   <si>
     <t>BUEN PEDREGOSA</t>
   </si>
   <si>
     <t>K7016-70235</t>
   </si>
   <si>
     <t>MICHAEL REY INOT</t>
   </si>
   <si>
     <t>K7016-70224</t>
   </si>
   <si>
-    <t xml:space="preserve">MYRNA CALIMOSO </t>
+    <t>MYRNA CALIMOSO</t>
   </si>
   <si>
     <t>K7129-70569</t>
   </si>
   <si>
     <t>ANNIE CATAPANG</t>
   </si>
   <si>
     <t>K7011-69007</t>
   </si>
   <si>
     <t>HILDA TORIANO</t>
   </si>
   <si>
     <t>K8002-68925</t>
   </si>
   <si>
     <t>K5003-69021</t>
   </si>
   <si>
     <t>Eugene prudente</t>
   </si>
   <si>
     <t>K5001-70696</t>
   </si>
@@ -488,51 +488,51 @@
   <si>
     <t>K7121-69388</t>
   </si>
   <si>
     <t>MINA ILOILO</t>
   </si>
   <si>
     <t>Sylvia Mae H Panganiban</t>
   </si>
   <si>
     <t>K7127-70699</t>
   </si>
   <si>
     <t>NEW LUCENA ILOILO</t>
   </si>
   <si>
     <t>GINA TOLOSA</t>
   </si>
   <si>
     <t>K7123-67883</t>
   </si>
   <si>
     <t>OTON ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">ELSIE CABARLES </t>
+    <t>ELSIE CABARLES</t>
   </si>
   <si>
     <t>K7129-69078</t>
   </si>
   <si>
     <t>CITY OF PASSI ILOILO</t>
   </si>
   <si>
     <t>DIANA GOLEZ</t>
   </si>
   <si>
     <t>K7016-70562</t>
   </si>
   <si>
     <t>PAVIA ILOILO</t>
   </si>
   <si>
     <t>EVANGELINE F. GALONG</t>
   </si>
   <si>
     <t>K7127-68796</t>
   </si>
   <si>
     <t>MARK GALINDO</t>
   </si>
@@ -545,51 +545,51 @@
   <si>
     <t>TJ RUSSEL BARON</t>
   </si>
   <si>
     <t>K7093-64002</t>
   </si>
   <si>
     <t>SAN ENRIQUE ILOILO</t>
   </si>
   <si>
     <t>JAYLYN DELOS REYES</t>
   </si>
   <si>
     <t>K8002-70271</t>
   </si>
   <si>
     <t>SAN JOAQUIN ILOILO</t>
   </si>
   <si>
     <t>Emma pagampang or noel savarez</t>
   </si>
   <si>
     <t>K7058-64041</t>
   </si>
   <si>
-    <t xml:space="preserve"> Tomas  sangrador    </t>
+    <t>Tomas  sangrador</t>
   </si>
   <si>
     <t>K7124-70534</t>
   </si>
   <si>
     <t>SAN MIGUEL ILOILO</t>
   </si>
   <si>
     <t>ALEXANDER CRIS MONTANO</t>
   </si>
   <si>
     <t>K8002-68772</t>
   </si>
   <si>
     <t>SANTA BARBARA ILOILO</t>
   </si>
   <si>
     <t>MARIGOLD GARCIA</t>
   </si>
   <si>
     <t>K7017-63889</t>
   </si>
   <si>
     <t>EDNA SUMAGPAO</t>
   </si>
@@ -647,51 +647,51 @@
   <si>
     <t>FRANCIS ANGELES</t>
   </si>
   <si>
     <t>K7011-68961</t>
   </si>
   <si>
     <t>Joan   a ramos</t>
   </si>
   <si>
     <t>K7016-67064</t>
   </si>
   <si>
     <t>CARYL S ESCOBAR</t>
   </si>
   <si>
     <t>K7127-68150</t>
   </si>
   <si>
     <t>CHRIS ANN B, RAMOS</t>
   </si>
   <si>
     <t>K7058-70448</t>
   </si>
   <si>
-    <t xml:space="preserve"> Cherry rose  macsinan</t>
+    <t>Cherry rose  macsinan</t>
   </si>
   <si>
     <t>K7020-64554</t>
   </si>
   <si>
     <t>LEON FRANCISCO JR</t>
   </si>
   <si>
     <t>K8002-67996</t>
   </si>
   <si>
     <t>GIRWIN JHUNE C GALANZA</t>
   </si>
   <si>
     <t>K7126-70063</t>
   </si>
   <si>
     <t>Arlene malato</t>
   </si>
   <si>
     <t>K7135-70306</t>
   </si>
   <si>
     <t>ROSELIO M.ERADIO</t>
   </si>
@@ -770,51 +770,51 @@
   <si>
     <t>ROSELYN PANCHO/wennie store</t>
   </si>
   <si>
     <t>K7126-70327</t>
   </si>
   <si>
     <t>CITY OF ESCALANTE NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Shella D Villanueva</t>
   </si>
   <si>
     <t>K7086-67722</t>
   </si>
   <si>
     <t>HINIGARAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>IRENE MONDOY PAINAG</t>
   </si>
   <si>
     <t>K7016-67673</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSNE FLORES </t>
+    <t>ROSNE FLORES</t>
   </si>
   <si>
     <t>K7016-70229</t>
   </si>
   <si>
     <t>ILOG NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>VINA PONDALES</t>
   </si>
   <si>
     <t>K7063-65369</t>
   </si>
   <si>
     <t>CITY OF KABANKALAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>ROSALINDA M.TELLANO</t>
   </si>
   <si>
     <t>K7073-69137</t>
   </si>
   <si>
     <t>ODESA S DUPO</t>
   </si>
@@ -839,51 +839,51 @@
   <si>
     <t>REY DELA CRUZ</t>
   </si>
   <si>
     <t>K7080-76941</t>
   </si>
   <si>
     <t>NOVA LIZA P. ALORO</t>
   </si>
   <si>
     <t>K7026-70252</t>
   </si>
   <si>
     <t>MANAPLA NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>MOONYEEN P. GALLO</t>
   </si>
   <si>
     <t>K7063-64990</t>
   </si>
   <si>
     <t>MOISES PADILLA (MAGALLON) NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSITA WAKAN </t>
+    <t>ROSITA WAKAN</t>
   </si>
   <si>
     <t>K8002-68006</t>
   </si>
   <si>
     <t>MURCIA NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>RONALIE S BROTAMANTE</t>
   </si>
   <si>
     <t>K7123-67904</t>
   </si>
   <si>
     <t>JOSE ALBERTO GALLANO</t>
   </si>
   <si>
     <t>K8002-68536</t>
   </si>
   <si>
     <t>PONTEVEDRA NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>DINA MIRANDA</t>
   </si>
@@ -908,102 +908,102 @@
   <si>
     <t>K7127-68075</t>
   </si>
   <si>
     <t>JULIETA  L, HENTIL</t>
   </si>
   <si>
     <t>K7063-65468</t>
   </si>
   <si>
     <t>SILAY CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>ANGELITO E.JAYOBO</t>
   </si>
   <si>
     <t>K7123-68894</t>
   </si>
   <si>
     <t>ERLINDA R. REBALA</t>
   </si>
   <si>
     <t>K7121-77021</t>
   </si>
   <si>
-    <t xml:space="preserve">Sandra  S Berzuela </t>
+    <t>Sandra  S Berzuela</t>
   </si>
   <si>
     <t>K7016-67223</t>
   </si>
   <si>
     <t>RELYN CELAJES</t>
   </si>
   <si>
     <t>K7135-68280</t>
   </si>
   <si>
     <t>CITY OF TALISAY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Marlo Nipales</t>
   </si>
   <si>
     <t>K7124-67926</t>
   </si>
   <si>
     <t>GERALD MARTIN MONDIJAR</t>
   </si>
   <si>
     <t>K5002-63770</t>
   </si>
   <si>
     <t>CITY OF VICTORIAS NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>IRENE MANZANO</t>
   </si>
   <si>
     <t>K7086-67950</t>
   </si>
   <si>
-    <t xml:space="preserve">APRIL JOY M, TECSON </t>
+    <t>APRIL JOY M, TECSON</t>
   </si>
   <si>
     <t>K7086-66852</t>
   </si>
   <si>
     <t>JORDAN (Capital) GUIMARAS</t>
   </si>
   <si>
     <t>Joel dela PUERTA</t>
   </si>
   <si>
     <t>K7020-64213</t>
   </si>
   <si>
-    <t xml:space="preserve">LAARNES DELA CRUZ </t>
+    <t>LAARNES DELA CRUZ</t>
   </si>
   <si>
     <t>K7011-63830</t>
   </si>
   <si>
     <t>SAN LORENZO GUIMARAS</t>
   </si>
   <si>
     <t>ARLYN TAPUCAY</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CCK7752</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Antonio Igarlino/0909866614</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>