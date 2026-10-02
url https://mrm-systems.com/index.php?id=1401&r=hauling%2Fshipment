--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -50,165 +50,165 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7020-65493</t>
   </si>
   <si>
     <t>ABUCAY BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">FLORDELIZA MONTEMAYOR </t>
+    <t>FLORDELIZA MONTEMAYOR</t>
   </si>
   <si>
     <t>K7020-66487</t>
   </si>
   <si>
     <t>K7123-73357</t>
   </si>
   <si>
     <t>CITY OF BALANGA (Capital) BATAAN</t>
   </si>
   <si>
     <t>MARIA SUSAN N ONGOCO</t>
   </si>
   <si>
     <t>K7030-75053</t>
   </si>
   <si>
-    <t xml:space="preserve">KAREN S FAUSTINO </t>
+    <t>KAREN S FAUSTINO</t>
   </si>
   <si>
     <t>K7127-74012</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
     <t>EARVIN JON ARSUA</t>
   </si>
   <si>
     <t>K5003-65371</t>
   </si>
   <si>
-    <t xml:space="preserve">Josephine naman </t>
+    <t>Josephine naman</t>
   </si>
   <si>
     <t>K7020-64763</t>
   </si>
   <si>
     <t>REGNER F GELOMIO</t>
   </si>
   <si>
     <t>K8002-67859</t>
   </si>
   <si>
     <t>HERMOSA BATAAN</t>
   </si>
   <si>
     <t>ALEXA R DAQUILANEA</t>
   </si>
   <si>
     <t>K7123-64484</t>
   </si>
   <si>
     <t>DOMINGO DINGLAS</t>
   </si>
   <si>
     <t>K7068-65290</t>
   </si>
   <si>
     <t>LIMAY BATAAN</t>
   </si>
   <si>
     <t>AILEN C QUIZON  AND OR JOEMAR O QUIZON</t>
   </si>
   <si>
     <t>K7016-67983</t>
   </si>
   <si>
     <t>GEMMA BALIN</t>
   </si>
   <si>
     <t>K5005-72566</t>
   </si>
   <si>
     <t>MARIVELES BATAAN</t>
   </si>
   <si>
     <t>EVANGELINE DELA CRUZ</t>
   </si>
   <si>
     <t>K7061-73460</t>
   </si>
   <si>
-    <t xml:space="preserve">Lilia Celorico </t>
+    <t>Lilia Celorico</t>
   </si>
   <si>
     <t>K7129-69804</t>
   </si>
   <si>
     <t>ORION BATAAN</t>
   </si>
   <si>
     <t>LORETA C. BANTOG</t>
   </si>
   <si>
     <t>K6002-73901</t>
   </si>
   <si>
     <t>LOVELY CHARISSE NONLE YAN</t>
   </si>
   <si>
     <t>K6002-75952</t>
   </si>
   <si>
     <t>DOLORES YAN</t>
   </si>
   <si>
     <t>K7020-66175</t>
   </si>
   <si>
     <t>PILAR BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSARIO F RAMOS </t>
+    <t>ROSARIO F RAMOS</t>
   </si>
   <si>
     <t>K7074-65387</t>
   </si>
   <si>
     <t>BOTOLAN ZAMBALES</t>
   </si>
   <si>
     <t>Lina arazo cervantes</t>
   </si>
   <si>
     <t>K7121-64838</t>
   </si>
   <si>
     <t>Rogelio A Baldos</t>
   </si>
   <si>
     <t>K7061-65532</t>
   </si>
   <si>
     <t>OLONGAPO CITY ZAMBALES</t>
   </si>
   <si>
     <t>Magdalina Morcozo</t>
   </si>
@@ -233,51 +233,51 @@
   <si>
     <t>K7011-69886</t>
   </si>
   <si>
     <t>SAN FELIPE ZAMBALES</t>
   </si>
   <si>
     <t>LALYNE A.CASTILLO</t>
   </si>
   <si>
     <t>K7068-66133</t>
   </si>
   <si>
     <t>SAN MARCELINO ZAMBALES</t>
   </si>
   <si>
     <t>DAYANARA C. MORALES</t>
   </si>
   <si>
     <t>K7058-64006</t>
   </si>
   <si>
     <t>SAN NARCISO ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve"> Gina b gervaci0</t>
+    <t>Gina b gervaci0</t>
   </si>
   <si>
     <t>K7105-64812</t>
   </si>
   <si>
     <t>SUBIC ZAMBALES</t>
   </si>
   <si>
     <t>MONRALF O. ANDRINO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>ABK 6345</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Jeff</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>