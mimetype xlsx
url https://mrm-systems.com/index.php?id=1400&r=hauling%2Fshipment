--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -77,84 +77,84 @@
   <si>
     <t>K8002-65682</t>
   </si>
   <si>
     <t>BANGA SOUTH COTABATO</t>
   </si>
   <si>
     <t>ARLO ALDEMA</t>
   </si>
   <si>
     <t>K7123-69075</t>
   </si>
   <si>
     <t>ERNA P. JABAGAT</t>
   </si>
   <si>
     <t>K7074-67262</t>
   </si>
   <si>
     <t>Elwarth a. Tuatez sr</t>
   </si>
   <si>
     <t>K7124-70462</t>
   </si>
   <si>
-    <t xml:space="preserve">LIAZA FERNANDEZ </t>
+    <t>LIAZA FERNANDEZ</t>
   </si>
   <si>
     <t>K7072-64883</t>
   </si>
   <si>
     <t>GENERAL SANTOS CITY (DADIANGAS) SOUTH COTABATO</t>
   </si>
   <si>
     <t>ANGEOLINE CATAPANG</t>
   </si>
   <si>
     <t>K7125-68418</t>
   </si>
   <si>
-    <t xml:space="preserve">Marilyn de Pedro </t>
+    <t>Marilyn de Pedro</t>
   </si>
   <si>
     <t>K7121-68918</t>
   </si>
   <si>
     <t>Ireneo A Tordil Jr.</t>
   </si>
   <si>
     <t>K7126-66784</t>
   </si>
   <si>
-    <t xml:space="preserve">Euyen Patoc </t>
+    <t>Euyen Patoc</t>
   </si>
   <si>
     <t>K7125-76102</t>
   </si>
   <si>
-    <t xml:space="preserve">EDNA A MANLAWE </t>
+    <t>EDNA A MANLAWE</t>
   </si>
   <si>
     <t>K7068-76549</t>
   </si>
   <si>
     <t>SALASIA N.MALIRONG</t>
   </si>
   <si>
     <t>K7133-67634</t>
   </si>
   <si>
     <t>Farhana o. Bansalao</t>
   </si>
   <si>
     <t>K7124-70487</t>
   </si>
   <si>
     <t>DALING MAMALUMPONG SABAS</t>
   </si>
   <si>
     <t>K8002-70326</t>
   </si>
   <si>
     <t>ALBERTO DINOPOL</t>
   </si>
@@ -194,51 +194,51 @@
   <si>
     <t>JOSE LOU D. GARCIA</t>
   </si>
   <si>
     <t>K7011-68501</t>
   </si>
   <si>
     <t>APRILO JAY S. ANTONIO</t>
   </si>
   <si>
     <t>K7020-66498</t>
   </si>
   <si>
     <t>SHAN JUERNET ROSAL</t>
   </si>
   <si>
     <t>K7133-74494</t>
   </si>
   <si>
     <t>JERLYN LANUZA</t>
   </si>
   <si>
     <t>K7086-67424</t>
   </si>
   <si>
-    <t xml:space="preserve">NOROUL -AIN MOHIDIN </t>
+    <t>NOROUL -AIN MOHIDIN</t>
   </si>
   <si>
     <t>K7016-64731</t>
   </si>
   <si>
     <t>ALEJANDRA GABUTIN</t>
   </si>
   <si>
     <t>K7072-65113</t>
   </si>
   <si>
     <t>DELFA JABAIL</t>
   </si>
   <si>
     <t>K7093-67671</t>
   </si>
   <si>
     <t>MELLER COBAIN U. PALLADO</t>
   </si>
   <si>
     <t>K7011-69638</t>
   </si>
   <si>
     <t>HILDA T. MALILA</t>
   </si>
@@ -251,57 +251,57 @@
   <si>
     <t>K7093-67476</t>
   </si>
   <si>
     <t>RAMELO L. ASUG</t>
   </si>
   <si>
     <t>K7011-70507</t>
   </si>
   <si>
     <t>EDUARDO B. MAHINAY</t>
   </si>
   <si>
     <t>K7026-68546</t>
   </si>
   <si>
     <t>EMELIE TANOJA</t>
   </si>
   <si>
     <t>K7016-70331</t>
   </si>
   <si>
     <t>CITY OF KORONADAL (Capital) SOUTH COTABATO</t>
   </si>
   <si>
-    <t xml:space="preserve">RONALD OBERIO </t>
+    <t>RONALD OBERIO</t>
   </si>
   <si>
     <t>K8002-67862</t>
   </si>
   <si>
-    <t xml:space="preserve">Eduardo M Golilao jr </t>
+    <t>Eduardo M Golilao jr</t>
   </si>
   <si>
     <t>K7074-64928</t>
   </si>
   <si>
     <t>Melissa mae capundan patino</t>
   </si>
   <si>
     <t>K7126-70525</t>
   </si>
   <si>
     <t>POLOMOLOK SOUTH COTABATO</t>
   </si>
   <si>
     <t>Almera Cassandra U Mamalac</t>
   </si>
   <si>
     <t>K7063-63944</t>
   </si>
   <si>
     <t>NORAINA M.DUMATO</t>
   </si>
   <si>
     <t>K7072-66352</t>
   </si>
@@ -320,72 +320,72 @@
   <si>
     <t>K7126-69017</t>
   </si>
   <si>
     <t>Philip A Matulac Jr.</t>
   </si>
   <si>
     <t>K7068-67842</t>
   </si>
   <si>
     <t>TANTANGAN SOUTH COTABATO</t>
   </si>
   <si>
     <t>Kimberly Grace Oducayen</t>
   </si>
   <si>
     <t>K7063-67752</t>
   </si>
   <si>
     <t>ARIEL F.ACHA</t>
   </si>
   <si>
     <t>K5003-70269</t>
   </si>
   <si>
-    <t xml:space="preserve">CATHERINE JOY GALERA </t>
+    <t>CATHERINE JOY GALERA</t>
   </si>
   <si>
     <t>K7063-67140</t>
   </si>
   <si>
     <t>TUNGAN C.ALPA</t>
   </si>
   <si>
     <t>K7016-70329</t>
   </si>
   <si>
-    <t xml:space="preserve">LIZA JOY VILLANUEVA </t>
+    <t>LIZA JOY VILLANUEVA</t>
   </si>
   <si>
     <t>K7058-70274</t>
   </si>
   <si>
     <t>TUPI SOUTH COTABATO</t>
   </si>
   <si>
-    <t xml:space="preserve"> Vanessa may  lazaro</t>
+    <t>Vanessa may  lazaro</t>
   </si>
   <si>
     <t>K7125-68332</t>
   </si>
   <si>
     <t>SANTO NIÑO SOUTH COTABATO</t>
   </si>
   <si>
     <t>Sheila P Banda</t>
   </si>
   <si>
     <t>K7133-67989</t>
   </si>
   <si>
     <t>ROSALYN D KALAGYAN</t>
   </si>
   <si>
     <t>K7124-66704</t>
   </si>
   <si>
     <t>ESPERANZA SULTAN KUDARAT</t>
   </si>
   <si>
     <t>RHEAM GULAM</t>
   </si>
@@ -419,51 +419,51 @@
   <si>
     <t>K7026-69816</t>
   </si>
   <si>
     <t>Rashid Ambalatan</t>
   </si>
   <si>
     <t>K7129-70203</t>
   </si>
   <si>
     <t>ROQUETA GABATA</t>
   </si>
   <si>
     <t>K7073-69133</t>
   </si>
   <si>
     <t>Melda M. Gayosa</t>
   </si>
   <si>
     <t>K7129-76149</t>
   </si>
   <si>
     <t>K7020-67462</t>
   </si>
   <si>
-    <t xml:space="preserve">MERALDINE DURAN </t>
+    <t>MERALDINE DURAN</t>
   </si>
   <si>
     <t>K7072-67754</t>
   </si>
   <si>
     <t>LUTAYAN SULTAN KUDARAT</t>
   </si>
   <si>
     <t>RYAN SUMENSIL</t>
   </si>
   <si>
     <t>K7123-70199</t>
   </si>
   <si>
     <t>OGIE MAMA ALI</t>
   </si>
   <si>
     <t>K7123-68377</t>
   </si>
   <si>
     <t>LAMBAYONG (MARIANO MARCOS) SULTAN KUDARAT</t>
   </si>
   <si>
     <t>DAISY INES</t>
   </si>
@@ -617,198 +617,198 @@
   <si>
     <t>NECICITA GUMPAY</t>
   </si>
   <si>
     <t>K7026-69772</t>
   </si>
   <si>
     <t>Gemma claros</t>
   </si>
   <si>
     <t>K7026-67819</t>
   </si>
   <si>
     <t>CARMEN AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>CHARITY R. TAPAO</t>
   </si>
   <si>
     <t>K7125-68058</t>
   </si>
   <si>
     <t>LAS NIEVES AGUSAN DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">John  clef V Estoria </t>
+    <t>John  clef V Estoria</t>
   </si>
   <si>
     <t>K7125-76127</t>
   </si>
   <si>
     <t>MAGALLANES AGUSAN DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Maria alama Abamonga </t>
+    <t>Maria alama Abamonga</t>
   </si>
   <si>
     <t>K7126-70392</t>
   </si>
   <si>
     <t>SANTIAGO AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>Karynm C Morgado</t>
   </si>
   <si>
     <t>K7069-76239</t>
   </si>
   <si>
     <t>Deddie m ugay</t>
   </si>
   <si>
     <t>K7074-67237</t>
   </si>
   <si>
     <t>CITY OF BAYUGAN AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>Jerome r. Urna</t>
   </si>
   <si>
     <t>K7068-67730</t>
   </si>
   <si>
     <t>PROSPERIDAD (Capital) AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>EVELYN SALOMEO DELA TOREE</t>
   </si>
   <si>
     <t>K7063-66429</t>
   </si>
   <si>
     <t>MIGUELITO S.BANICO</t>
   </si>
   <si>
     <t>K7121-67815</t>
   </si>
   <si>
     <t>SAN LUIS AGUSAN DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Silforo G Morales </t>
+    <t>Silforo G Morales</t>
   </si>
   <si>
     <t>K7072-63904</t>
   </si>
   <si>
     <t>TALACOGON AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>REY ALUIN PLANDO</t>
   </si>
   <si>
     <t>K5004-76796</t>
   </si>
   <si>
     <t>CLAVER SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>DR. CHZURISH P. IBARRA</t>
   </si>
   <si>
     <t>K7026-67729</t>
   </si>
   <si>
     <t>GIGAQUIT SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>BABY JEAN D. MENDEZ</t>
   </si>
   <si>
     <t>K7121-69602</t>
   </si>
   <si>
     <t>SISON SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>Warlito S  Paronia</t>
   </si>
   <si>
     <t>K7073-74313</t>
   </si>
   <si>
     <t>SURIGAO CITY (Capital) SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>Erlinda P. Yuipco</t>
   </si>
   <si>
     <t>K7016-76444</t>
   </si>
   <si>
-    <t xml:space="preserve">MEYNARD MANCILE </t>
+    <t>MEYNARD MANCILE</t>
   </si>
   <si>
     <t>K7063-66436</t>
   </si>
   <si>
     <t>BAROBO SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>FEDERICO G.MACABINGKEL</t>
   </si>
   <si>
     <t>K7063-63960</t>
   </si>
   <si>
     <t>ESTELITA C.OTACAN</t>
   </si>
   <si>
     <t>K8002-64282</t>
   </si>
   <si>
     <t>CITY OF BISLIG SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>ARMIDA A BALLESCAS</t>
   </si>
   <si>
     <t>K7072-64667</t>
   </si>
   <si>
     <t>ROLANDO BULASA</t>
   </si>
   <si>
     <t>K7125-68217</t>
   </si>
   <si>
     <t>CAGWAIT SURIGAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Danilo D Aclan jr </t>
+    <t>Danilo D Aclan jr</t>
   </si>
   <si>
     <t>K8002-70452</t>
   </si>
   <si>
     <t>CARMEN SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>KARL JOSHUA ESTRADA</t>
   </si>
   <si>
     <t>K7011-70118</t>
   </si>
   <si>
     <t>HINATUAN SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>GRECELE M. MALIJAO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Ccp9216</t>
   </si>