--- v0 (2026-05-30)
+++ v1 (2026-10-15)
@@ -92,57 +92,57 @@
   <si>
     <t>CITY OF DASMARIÑAS CAVITE</t>
   </si>
   <si>
     <t>EDRALYN DE JOYA</t>
   </si>
   <si>
     <t>K7011-76954</t>
   </si>
   <si>
     <t>JOEMAR M. BADANA</t>
   </si>
   <si>
     <t>K7073-76695</t>
   </si>
   <si>
     <t>AMELITA EDER</t>
   </si>
   <si>
     <t>K7126-76680</t>
   </si>
   <si>
     <t>GENERAL TRIAS CAVITE</t>
   </si>
   <si>
-    <t xml:space="preserve"> FE COLLADO</t>
+    <t>FE COLLADO</t>
   </si>
   <si>
     <t>K7127-76918</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHN LENARD PACUAN NARBAY </t>
+    <t>JOHN LENARD PACUAN NARBAY</t>
   </si>
   <si>
     <t>K7016-77783</t>
   </si>
   <si>
     <t>RONALDO TABIOS</t>
   </si>
   <si>
     <t>K7016-77829</t>
   </si>
   <si>
     <t>JANE OCAMPO</t>
   </si>
   <si>
     <t>K7030-77303</t>
   </si>
   <si>
     <t>RONALD MORENO</t>
   </si>
   <si>
     <t>K5003-76971</t>
   </si>
   <si>
     <t>Jocelyn villena</t>
   </si>
@@ -158,51 +158,51 @@
   <si>
     <t>Meryl lozang frilles</t>
   </si>
   <si>
     <t>K5003-92365</t>
   </si>
   <si>
     <t>marissa pili</t>
   </si>
   <si>
     <t>K8002-77951</t>
   </si>
   <si>
     <t>CARMENCITA RUBIAN</t>
   </si>
   <si>
     <t>K7016-77689</t>
   </si>
   <si>
     <t>JAIME IMPORTANTE JR</t>
   </si>
   <si>
     <t>K7016-92183</t>
   </si>
   <si>
-    <t xml:space="preserve">MA.JIEZEL RABE </t>
+    <t>MA.JIEZEL RABE</t>
   </si>
   <si>
     <t>K7129-77255</t>
   </si>
   <si>
     <t>IMUS CITY CAVITE</t>
   </si>
   <si>
     <t>MA ELEMIE G. ARANAS</t>
   </si>
   <si>
     <t>K7123-92291</t>
   </si>
   <si>
     <t>GEORGIÑA O SASIS</t>
   </si>
   <si>
     <t>K7030-77170</t>
   </si>
   <si>
     <t>MARIA LIZA D FAMPULME</t>
   </si>
   <si>
     <t>K5004-77513</t>
   </si>