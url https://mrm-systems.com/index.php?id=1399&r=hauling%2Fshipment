--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -62,51 +62,51 @@
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7063-66197</t>
   </si>
   <si>
     <t>BACACAY ALBAY</t>
   </si>
   <si>
     <t>JANET B BARISO</t>
   </si>
   <si>
     <t>K5004-67794</t>
   </si>
   <si>
     <t>RIA C VOLANTE</t>
   </si>
   <si>
     <t>K5004-75147</t>
   </si>
   <si>
-    <t xml:space="preserve"> DR. Maricel Lobete Sevilla</t>
+    <t>DR. Maricel Lobete Sevilla</t>
   </si>
   <si>
     <t>K5002-67659</t>
   </si>
   <si>
     <t>CAMALIG ALBAY</t>
   </si>
   <si>
     <t>ABBY MARGARET MOYA</t>
   </si>
   <si>
     <t>K7063-75467</t>
   </si>
   <si>
     <t>MICHELLE N.NERO</t>
   </si>
   <si>
     <t>K7121-68544</t>
   </si>
   <si>
     <t>Jimmy Samonte</t>
   </si>
   <si>
     <t>K7121-68996</t>
   </si>
@@ -128,51 +128,51 @@
   <si>
     <t>K7072-64865</t>
   </si>
   <si>
     <t>LEGAZPI CITY (Capital) ALBAY</t>
   </si>
   <si>
     <t>MARIE IRINE OTAMIAS</t>
   </si>
   <si>
     <t>K7016-68572</t>
   </si>
   <si>
     <t>DONNA MAE ARINGO</t>
   </si>
   <si>
     <t>K7086-66751</t>
   </si>
   <si>
     <t>KEISHA JHERECA MIÑA BELLECA</t>
   </si>
   <si>
     <t>K7123-64452</t>
   </si>
   <si>
-    <t xml:space="preserve">ANA ABRIQUE </t>
+    <t>ANA ABRIQUE</t>
   </si>
   <si>
     <t>K7124-65010</t>
   </si>
   <si>
     <t>LIBON ALBAY</t>
   </si>
   <si>
     <t>ELENA V. ACEBUCHE</t>
   </si>
   <si>
     <t>K7129-63988</t>
   </si>
   <si>
     <t>MARY GRACE SON</t>
   </si>
   <si>
     <t>K5003-66710</t>
   </si>
   <si>
     <t>CITY OF LIGAO ALBAY</t>
   </si>
   <si>
     <t>Rolando Pelecia</t>
   </si>
@@ -236,96 +236,96 @@
   <si>
     <t>RAPU-RAPU ALBAY</t>
   </si>
   <si>
     <t>SHAINA D ECAL</t>
   </si>
   <si>
     <t>K7124-67872</t>
   </si>
   <si>
     <t>SANTO DOMINGO (LIBOG) ALBAY</t>
   </si>
   <si>
     <t>RENE BANASTAO</t>
   </si>
   <si>
     <t>K7124-67875</t>
   </si>
   <si>
     <t>MALVIN BALLA</t>
   </si>
   <si>
     <t>K7124-67879</t>
   </si>
   <si>
-    <t xml:space="preserve">LALANIE  LANA RODRIGUEZ </t>
+    <t>LALANIE  LANA RODRIGUEZ</t>
   </si>
   <si>
     <t>K7073-65987</t>
   </si>
   <si>
     <t>CITY OF TABACO ALBAY</t>
   </si>
   <si>
     <t>Norlinda C. Malagueño</t>
   </si>
   <si>
     <t>K7073-64739</t>
   </si>
   <si>
     <t>ROSALINA BRUSOLA</t>
   </si>
   <si>
     <t>K7086-64922</t>
   </si>
   <si>
     <t>CHERRLYN BONITA</t>
   </si>
   <si>
     <t>K7058-66706</t>
   </si>
   <si>
     <t>TIWI ALBAY</t>
   </si>
   <si>
     <t>Delfina  c brosas</t>
   </si>
   <si>
     <t>K7135-64722</t>
   </si>
   <si>
     <t>Myra Cirujales Pualon</t>
   </si>
   <si>
     <t>K7086-65553</t>
   </si>
   <si>
     <t>DAET (Capital) CAMARINES NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">NORA LEANO </t>
+    <t>NORA LEANO</t>
   </si>
   <si>
     <t>K7124-73228</t>
   </si>
   <si>
     <t>EVELYN ARQUIZAL</t>
   </si>
   <si>
     <t>K7129-65314</t>
   </si>
   <si>
     <t>SAN LORENZO RUIZ (IMELDA) CAMARINES NORTE</t>
   </si>
   <si>
     <t>EUSTAQUIA P. DELOS SANTOS</t>
   </si>
   <si>
     <t>K7068-66758</t>
   </si>
   <si>
     <t>JOSE PANGANIBAN CAMARINES NORTE</t>
   </si>
   <si>
     <t>RAMON M. TAVERA</t>
   </si>
@@ -458,60 +458,60 @@
   <si>
     <t>K5003-73964</t>
   </si>
   <si>
     <t>CAMALIGAN CAMARINES SUR</t>
   </si>
   <si>
     <t>ARCELI A. SILERIO</t>
   </si>
   <si>
     <t>K5003-75763</t>
   </si>
   <si>
     <t>K7105-66279</t>
   </si>
   <si>
     <t>TEODORO P. ODIVELAS (ROY)</t>
   </si>
   <si>
     <t>K7016-74429</t>
   </si>
   <si>
     <t>CANAMAN CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">MARY JOY DELA MASA </t>
+    <t>MARY JOY DELA MASA</t>
   </si>
   <si>
     <t>K8002-65302</t>
   </si>
   <si>
     <t>DEL GALLEGO CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">JESSAME CABANGCALA </t>
+    <t>JESSAME CABANGCALA</t>
   </si>
   <si>
     <t>K7093-62982</t>
   </si>
   <si>
     <t>IRIGA CITY CAMARINES SUR</t>
   </si>
   <si>
     <t>MAE ILANO CORTEZ</t>
   </si>
   <si>
     <t>K5003-68292</t>
   </si>
   <si>
     <t>Nerie obrero</t>
   </si>
   <si>
     <t>K7061-65571</t>
   </si>
   <si>
     <t>Merly Balang</t>
   </si>
   <si>
     <t>K7011-68937</t>
   </si>
@@ -524,96 +524,96 @@
   <si>
     <t>GINA CORPORAL</t>
   </si>
   <si>
     <t>K7127-68688</t>
   </si>
   <si>
     <t>LIBMANAN CAMARINES SUR</t>
   </si>
   <si>
     <t>JOEMEL CABALLERO PAMPLONA</t>
   </si>
   <si>
     <t>K7121-66579</t>
   </si>
   <si>
     <t>Anastacia (Tasing) Llamas</t>
   </si>
   <si>
     <t>K7026-67936</t>
   </si>
   <si>
     <t>MILAOR CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">GINA APONGOL </t>
+    <t>GINA APONGOL</t>
   </si>
   <si>
     <t>K7073-69979</t>
   </si>
   <si>
     <t>NABUA CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">ARTURO B. FLORENDO </t>
+    <t>ARTURO B. FLORENDO</t>
   </si>
   <si>
     <t>K7016-66559</t>
   </si>
   <si>
     <t>RODOLFO REYES</t>
   </si>
   <si>
     <t>K7011-65949</t>
   </si>
   <si>
     <t>PIERRE PAUL IAN VILLEGAS</t>
   </si>
   <si>
     <t>K7016-67006</t>
   </si>
   <si>
-    <t xml:space="preserve">TRINIDAD FRANCIA </t>
+    <t>TRINIDAD FRANCIA</t>
   </si>
   <si>
     <t>K7063-65875</t>
   </si>
   <si>
     <t>LENY O.GABARDA</t>
   </si>
   <si>
     <t>K5005-64796</t>
   </si>
   <si>
     <t>TEODOLFO LLGAS</t>
   </si>
   <si>
     <t>K7073-69976</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSHUA TALMENTO </t>
+    <t>JOSHUA TALMENTO</t>
   </si>
   <si>
     <t>K5001-66468</t>
   </si>
   <si>
     <t>Danny q.priela</t>
   </si>
   <si>
     <t>K7068-64387</t>
   </si>
   <si>
     <t>JESSICA O.NAYLES</t>
   </si>
   <si>
     <t>K7063-67705</t>
   </si>
   <si>
     <t>NAGA CITY CAMARINES SUR</t>
   </si>
   <si>
     <t>MON CARLO TOLOSA</t>
   </si>
   <si>
     <t>K7126-65836</t>
   </si>
@@ -668,51 +668,51 @@
   <si>
     <t>K7061-66750</t>
   </si>
   <si>
     <t>PASACAO CAMARINES SUR</t>
   </si>
   <si>
     <t>OFELIA A BONGAT</t>
   </si>
   <si>
     <t>K5004-69062</t>
   </si>
   <si>
     <t>PILI (Capital) CAMARINES SUR</t>
   </si>
   <si>
     <t>JOCYLYN T SORITA</t>
   </si>
   <si>
     <t>K5004-67571</t>
   </si>
   <si>
     <t>K7016-67813</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIANNE SAN JUAN </t>
+    <t>MARIANNE SAN JUAN</t>
   </si>
   <si>
     <t>K7105-65414</t>
   </si>
   <si>
     <t>PRESENTACION (PARUBCAN) CAMARINES SUR</t>
   </si>
   <si>
     <t>JEREMIAS I. CORONO JR.</t>
   </si>
   <si>
     <t>K7026-65485</t>
   </si>
   <si>
     <t>SAGÑAY CAMARINES SUR</t>
   </si>
   <si>
     <t>MAREDITH S. CHAVEZ</t>
   </si>
   <si>
     <t>K8002-64421</t>
   </si>
   <si>
     <t>SAN FERNANDO CAMARINES SUR</t>
   </si>
@@ -725,81 +725,81 @@
   <si>
     <t>SAN JOSE CAMARINES SUR</t>
   </si>
   <si>
     <t>KIM LEE ZARI B. PASIT</t>
   </si>
   <si>
     <t>K7126-65336</t>
   </si>
   <si>
     <t>SIPOCOT CAMARINES SUR</t>
   </si>
   <si>
     <t>NANCY B. MIRANDA</t>
   </si>
   <si>
     <t>K5001-66490</t>
   </si>
   <si>
     <t>MA.LOURDES SJ. RAMIREZ</t>
   </si>
   <si>
     <t>K7124-64541</t>
   </si>
   <si>
-    <t xml:space="preserve">Luis r abasola </t>
+    <t>Luis r abasola</t>
   </si>
   <si>
     <t>K7086-64290</t>
   </si>
   <si>
     <t>CHARINA AMADO BADILLA</t>
   </si>
   <si>
     <t>K7030-70338</t>
   </si>
   <si>
     <t>BARCELONA SORSOGON</t>
   </si>
   <si>
     <t>ELIZABETH V ESTUYE</t>
   </si>
   <si>
     <t>K7016-67165</t>
   </si>
   <si>
     <t>BULAN SORSOGON</t>
   </si>
   <si>
     <t>JUDY LIQUE</t>
   </si>
   <si>
     <t>K7133-63828</t>
   </si>
   <si>
-    <t xml:space="preserve">GLORIANA GIDOC </t>
+    <t>GLORIANA GIDOC</t>
   </si>
   <si>
     <t>K7063-65308</t>
   </si>
   <si>
     <t>BULUSAN SORSOGON</t>
   </si>
   <si>
     <t>DELIA G.GARROTE</t>
   </si>
   <si>
     <t>K7073-68518</t>
   </si>
   <si>
     <t>CASTILLA SORSOGON</t>
   </si>
   <si>
     <t>VIRGINIA GRAJEDA BANANIA</t>
   </si>
   <si>
     <t>K7121-68750</t>
   </si>
   <si>
     <t>GUBAT SORSOGON</t>
   </si>
@@ -821,51 +821,51 @@
   <si>
     <t>K7121-64445</t>
   </si>
   <si>
     <t>IROSIN SORSOGON</t>
   </si>
   <si>
     <t>Michelle Jo G Nañoz</t>
   </si>
   <si>
     <t>K7124-64200</t>
   </si>
   <si>
     <t>JUBAN SORSOGON</t>
   </si>
   <si>
     <t>ERVIN N. GRUESO</t>
   </si>
   <si>
     <t>K7123-68613</t>
   </si>
   <si>
     <t>PILAR SORSOGON</t>
   </si>
   <si>
-    <t xml:space="preserve">John mark s buaco </t>
+    <t>John mark s buaco</t>
   </si>
   <si>
     <t>K7074-66050</t>
   </si>
   <si>
     <t>Niel tabanda</t>
   </si>
   <si>
     <t>K7072-66004</t>
   </si>
   <si>
     <t>EMMA LUBER</t>
   </si>
   <si>
     <t>K7072-76717</t>
   </si>
   <si>
     <t>CITY OF SORSOGON (Capital) SORSOGON</t>
   </si>
   <si>
     <t>MARIA CECILIA BALAORO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>