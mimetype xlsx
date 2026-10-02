--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -50,87 +50,87 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7030-70405</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Perla guzman </t>
+    <t>Perla guzman</t>
   </si>
   <si>
     <t>K8002-67654</t>
   </si>
   <si>
     <t>PERLA BASUBAS</t>
   </si>
   <si>
     <t>K7020-65741</t>
   </si>
   <si>
     <t>IRENE L MERCADO</t>
   </si>
   <si>
     <t>K7061-65218</t>
   </si>
   <si>
     <t>CORDON ISABELA</t>
   </si>
   <si>
     <t>Herminigildo Lapitan St</t>
   </si>
   <si>
     <t>K7058-64118</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jaymar   mangantulao</t>
+    <t>Jaymar   mangantulao</t>
   </si>
   <si>
     <t>K7058-64116</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jhon  mar a saura</t>
+    <t>Jhon  mar a saura</t>
   </si>
   <si>
     <t>K7074-65972</t>
   </si>
   <si>
     <t>JONES ISABELA</t>
   </si>
   <si>
     <t>Renante f. Damaso</t>
   </si>
   <si>
     <t>K7121-70555</t>
   </si>
   <si>
     <t>Jessa Mae Dela Cruz</t>
   </si>
   <si>
     <t>K7026-64767</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
   <si>
     <t>LADYLYN B. GATTOC</t>
   </si>
@@ -140,120 +140,120 @@
   <si>
     <t>ANGELO ASUNCION</t>
   </si>
   <si>
     <t>K7058-65187</t>
   </si>
   <si>
     <t>SAN AGUSTIN ISABELA</t>
   </si>
   <si>
     <t>Ronald cg silaran jr</t>
   </si>
   <si>
     <t>K7074-65795</t>
   </si>
   <si>
     <t>Joebert t. Pasoual</t>
   </si>
   <si>
     <t>K7123-67855</t>
   </si>
   <si>
     <t>SAN ISIDRO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">RAMIL B. VENDIVIL </t>
+    <t>RAMIL B. VENDIVIL</t>
   </si>
   <si>
     <t>K7020-64699</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
     <t>JIMSKY GAHAL</t>
   </si>
   <si>
     <t>K8002-67427</t>
   </si>
   <si>
     <t>ARITAO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>ALBERT G FLORIDA</t>
   </si>
   <si>
     <t>K7030-70300</t>
   </si>
   <si>
     <t>BAGABAG NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>RODANTE MILLANO</t>
   </si>
   <si>
     <t>K7020-65883</t>
   </si>
   <si>
-    <t xml:space="preserve">JHOVERT BANAAG </t>
+    <t>JHOVERT BANAAG</t>
   </si>
   <si>
     <t>K7026-65524</t>
   </si>
   <si>
     <t>BAMBANG NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>ORLANDO A. FRANCISCO</t>
   </si>
   <si>
     <t>K5004-73800</t>
   </si>
   <si>
     <t>BAYOMBONG (Capital) NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>YEASHA MARIE MAGDAY</t>
   </si>
   <si>
     <t>K7126-69173</t>
   </si>
   <si>
     <t>DIADI NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">Jomer F Caddawan </t>
+    <t>Jomer F Caddawan</t>
   </si>
   <si>
     <t>K7030-75353</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">Christian Bai Cabacungan </t>
+    <t>Christian Bai Cabacungan</t>
   </si>
   <si>
     <t>K7123-70192</t>
   </si>
   <si>
     <t>AGLIPAY QUIRINO</t>
   </si>
   <si>
     <t>ANGELITA RIGDAO</t>
   </si>
   <si>
     <t>K7125-76503</t>
   </si>
   <si>
     <t>DIFFUN QUIRINO</t>
   </si>
   <si>
     <t>Milagros B Gordo</t>
   </si>
   <si>
     <t>K5003-70469</t>
   </si>
   <si>
     <t>MADDELA QUIRINO</t>
   </si>
@@ -278,51 +278,51 @@
   <si>
     <t>MARCELINO CARINO</t>
   </si>
   <si>
     <t>K5004-73543</t>
   </si>
   <si>
     <t>BALER (Capital) AURORA</t>
   </si>
   <si>
     <t>MA. THERESA MORENA SAÑANO</t>
   </si>
   <si>
     <t>K7068-66144</t>
   </si>
   <si>
     <t>CASIGURAN AURORA</t>
   </si>
   <si>
     <t>HELEN UMPIL</t>
   </si>
   <si>
     <t>K7123-58558</t>
   </si>
   <si>
-    <t xml:space="preserve">JAMESON CURITANA </t>
+    <t>JAMESON CURITANA</t>
   </si>
   <si>
     <t>K7124-59889</t>
   </si>
   <si>
     <t>JOSEPH CURITANA</t>
   </si>
   <si>
     <t>K8002-67553</t>
   </si>
   <si>
     <t>DINGALAN AURORA</t>
   </si>
   <si>
     <t>FELICIANO CUDIAMAT</t>
   </si>
   <si>
     <t>K7030-70425</t>
   </si>
   <si>
     <t>MARIA AURORA AURORA</t>
   </si>
   <si>
     <t>JENNALYN T FERNANDEZ</t>
   </si>