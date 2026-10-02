--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -50,162 +50,162 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7124-66693</t>
   </si>
   <si>
     <t>ALCOY CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">BENJO DE LOS SANTOS </t>
+    <t>BENJO DE LOS SANTOS</t>
   </si>
   <si>
     <t>K7123-66427</t>
   </si>
   <si>
     <t>ALOGUINSAN CEBU</t>
   </si>
   <si>
     <t>Elizabeth dealagdon</t>
   </si>
   <si>
     <t>K7123-68819</t>
   </si>
   <si>
     <t>EMELDA NAVAJA</t>
   </si>
   <si>
     <t>K7086-64431</t>
   </si>
   <si>
     <t>ARGAO CEBU</t>
   </si>
   <si>
     <t>MARITES CINCO</t>
   </si>
   <si>
     <t>K7011-65251</t>
   </si>
   <si>
     <t>BALAMBAN CEBU</t>
   </si>
   <si>
     <t>ALORA Q. LAZAC</t>
   </si>
   <si>
     <t>K7058-66063</t>
   </si>
   <si>
-    <t xml:space="preserve"> Lerma ccpantilag</t>
+    <t>Lerma ccpantilag</t>
   </si>
   <si>
     <t>K7017-64138</t>
   </si>
   <si>
     <t>BORBON CEBU</t>
   </si>
   <si>
     <t>MEDARDA P DOSDOS</t>
   </si>
   <si>
     <t>K7011-76285</t>
   </si>
   <si>
     <t>DHONBEVE C. FACIOL</t>
   </si>
   <si>
     <t>K7105-64862</t>
   </si>
   <si>
     <t>CITY OF CARCAR CEBU</t>
   </si>
   <si>
     <t>EUGENE GENGONI</t>
   </si>
   <si>
     <t>K7020-66173</t>
   </si>
   <si>
-    <t xml:space="preserve">RANIEL LEGASPI JR </t>
+    <t>RANIEL LEGASPI JR</t>
   </si>
   <si>
     <t>K5002-68390</t>
   </si>
   <si>
     <t>ALYN A. MAGALONG</t>
   </si>
   <si>
     <t>K5002-69653</t>
   </si>
   <si>
     <t>Mhersan h cacho</t>
   </si>
   <si>
     <t>K7030-70262</t>
   </si>
   <si>
     <t>CRISTINA M TAMPOS</t>
   </si>
   <si>
     <t>K8002-64180</t>
   </si>
   <si>
     <t>CARMEN CEBU</t>
   </si>
   <si>
     <t>LOLITA BUOT</t>
   </si>
   <si>
     <t>K7135-64829</t>
   </si>
   <si>
     <t>CEBU CITY (Capital) CEBU</t>
   </si>
   <si>
     <t>Jane 0 Amoroto</t>
   </si>
   <si>
     <t>K5003-74008</t>
   </si>
   <si>
-    <t xml:space="preserve">ARLENE AQUINNO </t>
+    <t>ARLENE AQUINNO</t>
   </si>
   <si>
     <t>K7017-64515</t>
   </si>
   <si>
     <t>MELQUISEDIC JUMAWAN</t>
   </si>
   <si>
     <t>K5002-68326</t>
   </si>
   <si>
     <t>BANINO RAMA ORONGAN</t>
   </si>
   <si>
     <t>K7127-70427</t>
   </si>
   <si>
     <t>MICHELLE PONTEVEDRA</t>
   </si>
   <si>
     <t>K7124-64166</t>
   </si>
   <si>
     <t>LOUIE G. LACIERDA</t>
   </si>
@@ -239,69 +239,69 @@
   <si>
     <t>Racelyn mika p. Ajero</t>
   </si>
   <si>
     <t>K7123-75073</t>
   </si>
   <si>
     <t>DARDANELLE G. ABELLA</t>
   </si>
   <si>
     <t>K7020-65509</t>
   </si>
   <si>
     <t>JOEVIE C ALPAS</t>
   </si>
   <si>
     <t>K7129-65208</t>
   </si>
   <si>
     <t>JIYCEL O. ABENDAN</t>
   </si>
   <si>
     <t>K7058-75698</t>
   </si>
   <si>
-    <t xml:space="preserve"> Chela  t llanos</t>
+    <t>Chela  t llanos</t>
   </si>
   <si>
     <t>K7061-69220</t>
   </si>
   <si>
     <t>Rhoda Cortez</t>
   </si>
   <si>
     <t>K7105-62045</t>
   </si>
   <si>
     <t>MARILYN ALBARRACIN</t>
   </si>
   <si>
     <t>K7016-67264</t>
   </si>
   <si>
-    <t xml:space="preserve">DELSA TAWASON </t>
+    <t>DELSA TAWASON</t>
   </si>
   <si>
     <t>K7020-66037</t>
   </si>
   <si>
     <t>MAXHERLINA B DAYOLA</t>
   </si>
   <si>
     <t>K8002-68015</t>
   </si>
   <si>
     <t>COMPOSTELA CEBU</t>
   </si>
   <si>
     <t>JENELYN CARILLO</t>
   </si>
   <si>
     <t>K7017-64341</t>
   </si>
   <si>
     <t>CONSOLACION CEBU</t>
   </si>
   <si>
     <t>MICKEL C GABIANA</t>
   </si>
@@ -350,81 +350,81 @@
   <si>
     <t>DAANBANTAYAN CEBU</t>
   </si>
   <si>
     <t>GERMAN MAGLAPUS</t>
   </si>
   <si>
     <t>K7135-64935</t>
   </si>
   <si>
     <t>Arlen Dapat Yaun</t>
   </si>
   <si>
     <t>K7011-65656</t>
   </si>
   <si>
     <t>DALAGUETE CEBU</t>
   </si>
   <si>
     <t>PUALINA WUEVEDO</t>
   </si>
   <si>
     <t>K7058-66562</t>
   </si>
   <si>
-    <t xml:space="preserve"> Angela mae  harthoorn </t>
+    <t>Angela mae  harthoorn</t>
   </si>
   <si>
     <t>K5003-72267</t>
   </si>
   <si>
     <t>DANAO CITY CEBU</t>
   </si>
   <si>
     <t>GRACE CATALUÑA OR ARNEL GALLENTES</t>
   </si>
   <si>
     <t>K7016-68617</t>
   </si>
   <si>
     <t>LUCIA GOMEZ</t>
   </si>
   <si>
     <t>K7074-64932</t>
   </si>
   <si>
     <t>LAPU-LAPU CITY (OPON) CEBU</t>
   </si>
   <si>
     <t>Bienvenida baldezamo</t>
   </si>
   <si>
     <t>K7125-64246</t>
   </si>
   <si>
-    <t xml:space="preserve">Karen Morales </t>
+    <t>Karen Morales</t>
   </si>
   <si>
     <t>K7020-67180</t>
   </si>
   <si>
     <t>IMELDA O MANGUBAT</t>
   </si>
   <si>
     <t>K7121-68153</t>
   </si>
   <si>
     <t>Marichu C Uy</t>
   </si>
   <si>
     <t>K7121-75064</t>
   </si>
   <si>
     <t>Renie Paul Olivar</t>
   </si>
   <si>
     <t>K7127-70675</t>
   </si>
   <si>
     <t>REAH A, ANDALUZA</t>
   </si>
@@ -434,126 +434,126 @@
   <si>
     <t>ANGEL O. BARORO</t>
   </si>
   <si>
     <t>K5003-71686</t>
   </si>
   <si>
     <t>Luz besande</t>
   </si>
   <si>
     <t>K7124-64941</t>
   </si>
   <si>
     <t>MICHAEL JUMAO AS</t>
   </si>
   <si>
     <t>K7133-64281</t>
   </si>
   <si>
     <t>Estella pinili campos</t>
   </si>
   <si>
     <t>K7017-64136</t>
   </si>
   <si>
-    <t xml:space="preserve">ZOSIMO BELARMINO JR </t>
+    <t>ZOSIMO BELARMINO JR</t>
   </si>
   <si>
     <t>K7063-65757</t>
   </si>
   <si>
     <t>HAJJI MUHAMAD NUR PANCHO</t>
   </si>
   <si>
     <t>K7030-66595</t>
   </si>
   <si>
     <t>EPEFANIA CAPILLANES/ZILJAN MARK AMOIN</t>
   </si>
   <si>
     <t>K7126-70166</t>
   </si>
   <si>
     <t>Myla P. Ompad</t>
   </si>
   <si>
     <t>K7125-68414</t>
   </si>
   <si>
-    <t xml:space="preserve">Bonifacio Ahito jr </t>
+    <t>Bonifacio Ahito jr</t>
   </si>
   <si>
     <t>K7126-70470</t>
   </si>
   <si>
     <t>Erlinda Mendijar</t>
   </si>
   <si>
     <t>K7073-64247</t>
   </si>
   <si>
     <t>LILOAN CEBU</t>
   </si>
   <si>
     <t>MICHAEL ROBLE</t>
   </si>
   <si>
     <t>K7086-66216</t>
   </si>
   <si>
-    <t xml:space="preserve">Alicia Mata </t>
+    <t>Alicia Mata</t>
   </si>
   <si>
     <t>K7123-68560</t>
   </si>
   <si>
     <t>ANA LIZA LAPUZ</t>
   </si>
   <si>
     <t>K7086-64955</t>
   </si>
   <si>
     <t>RONNIE COMENDADOR SR</t>
   </si>
   <si>
     <t>K7016-70580</t>
   </si>
   <si>
-    <t xml:space="preserve">REY GARRIDO </t>
+    <t>REY GARRIDO</t>
   </si>
   <si>
     <t>K7126-70479</t>
   </si>
   <si>
     <t>Rowena Barrosa</t>
   </si>
   <si>
     <t>K7126-69669</t>
   </si>
   <si>
-    <t xml:space="preserve">Ariel Valentine L Sarol </t>
+    <t>Ariel Valentine L Sarol</t>
   </si>
   <si>
     <t>K7061-66318</t>
   </si>
   <si>
     <t>MANDAUE CITY CEBU</t>
   </si>
   <si>
     <t>Jaypee boy Corsino</t>
   </si>
   <si>
     <t>K7072-66080</t>
   </si>
   <si>
     <t>VENZYL MAY MEDRANO</t>
   </si>
   <si>
     <t>K7133-72165</t>
   </si>
   <si>
     <t>MARRIANE A GULFAN</t>
   </si>
   <si>
     <t>K7030-65589</t>
   </si>
@@ -590,78 +590,78 @@
   <si>
     <t>VIRGILYN JAN OSUGAY</t>
   </si>
   <si>
     <t>K7126-70250</t>
   </si>
   <si>
     <t>MEDELLIN CEBU</t>
   </si>
   <si>
     <t>Glenda Benaro Solon</t>
   </si>
   <si>
     <t>K5003-75865</t>
   </si>
   <si>
     <t>MINGLANILLA CEBU</t>
   </si>
   <si>
     <t>Joan virgil colubio</t>
   </si>
   <si>
     <t>K7061-64517</t>
   </si>
   <si>
-    <t xml:space="preserve">GLORIA VALDEVIESO </t>
+    <t>GLORIA VALDEVIESO</t>
   </si>
   <si>
     <t>K7135-67178</t>
   </si>
   <si>
     <t>Mary Jhaien cabelis</t>
   </si>
   <si>
     <t>K7016-69215</t>
   </si>
   <si>
-    <t xml:space="preserve">CHERYL EVANGELIO </t>
+    <t>CHERYL EVANGELIO</t>
   </si>
   <si>
     <t>K7026-70309</t>
   </si>
   <si>
     <t>CANDELARIA PIAMONTE</t>
   </si>
   <si>
     <t>K7058-70410</t>
   </si>
   <si>
     <t>CITY OF NAGA CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve"> Charlane  p villarde</t>
+    <t>Charlane  p villarde</t>
   </si>
   <si>
     <t>K5004-63527</t>
   </si>
   <si>
     <t>LUZVIMINDA OMICTIN</t>
   </si>
   <si>
     <t>K7061-65473</t>
   </si>
   <si>
     <t>Kristine Gamutan</t>
   </si>
   <si>
     <t>K7074-65687</t>
   </si>
   <si>
     <t>Porferia b. Paran</t>
   </si>
   <si>
     <t>K8002-68260</t>
   </si>
   <si>
     <t>OSLOB CEBU</t>
   </si>
@@ -728,57 +728,57 @@
   <si>
     <t>K7030-68838</t>
   </si>
   <si>
     <t>SIBONGA CEBU</t>
   </si>
   <si>
     <t>TERESA BARANGAN</t>
   </si>
   <si>
     <t>K7127-68575</t>
   </si>
   <si>
     <t>TABUELAN CEBU</t>
   </si>
   <si>
     <t>AIREEN RUBIN</t>
   </si>
   <si>
     <t>K7123-73636</t>
   </si>
   <si>
     <t>CITY OF TALISAY CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">Den Gerard G Umpad </t>
+    <t>Den Gerard G Umpad</t>
   </si>
   <si>
     <t>K7030-68629</t>
   </si>
   <si>
-    <t xml:space="preserve">Noren Bandara </t>
+    <t>Noren Bandara</t>
   </si>
   <si>
     <t>K7068-65065</t>
   </si>
   <si>
     <t>MARCELO H.GIMENO</t>
   </si>
   <si>
     <t>K7125-64711</t>
   </si>
   <si>
     <t>Honna Candice</t>
   </si>
   <si>
     <t>K7126-70446</t>
   </si>
   <si>
     <t>Jowena Diaz Ople/Maryclair Diaz Ople</t>
   </si>
   <si>
     <t>K7011-68977</t>
   </si>
   <si>
     <t>ROWENA B. RELATADO</t>
   </si>