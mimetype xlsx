--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -86,51 +86,51 @@
   <si>
     <t>K7124-70501</t>
   </si>
   <si>
     <t>BILAR BOHOL</t>
   </si>
   <si>
     <t>ALBINO SALABIT</t>
   </si>
   <si>
     <t>K7121-68090</t>
   </si>
   <si>
     <t>CALAPE BOHOL</t>
   </si>
   <si>
     <t>Hermogina D Amorin</t>
   </si>
   <si>
     <t>K7061-69791</t>
   </si>
   <si>
     <t>CANDIJAY BOHOL</t>
   </si>
   <si>
-    <t xml:space="preserve">Maria Septimo </t>
+    <t>Maria Septimo</t>
   </si>
   <si>
     <t>K7011-69063</t>
   </si>
   <si>
     <t>CARMEN BOHOL</t>
   </si>
   <si>
     <t>VERELOU SARDUAL</t>
   </si>
   <si>
     <t>K7030-70345</t>
   </si>
   <si>
     <t>IRENE C GUMAPAC</t>
   </si>
   <si>
     <t>K7135-65342</t>
   </si>
   <si>
     <t>Jocelyn Lansang</t>
   </si>
   <si>
     <t>K7123-65440</t>
   </si>
@@ -236,72 +236,72 @@
   <si>
     <t>Felipe Ayag</t>
   </si>
   <si>
     <t>K7123-65437</t>
   </si>
   <si>
     <t>MARIBOJOC BOHOL</t>
   </si>
   <si>
     <t>ANTHONY LACARAN</t>
   </si>
   <si>
     <t>K8002-64818</t>
   </si>
   <si>
     <t>TAGBILARAN CITY (Capital) BOHOL</t>
   </si>
   <si>
     <t>GLORIA GEMENTIZA</t>
   </si>
   <si>
     <t>K7061-65514</t>
   </si>
   <si>
-    <t xml:space="preserve">Ligaya Arbutante </t>
+    <t>Ligaya Arbutante</t>
   </si>
   <si>
     <t>K7129-66399</t>
   </si>
   <si>
     <t>LEONITA ITER DINARONDAO</t>
   </si>
   <si>
     <t>K7011-70429</t>
   </si>
   <si>
     <t>ARNULFO C. ITONG</t>
   </si>
   <si>
     <t>K7123-68774</t>
   </si>
   <si>
     <t>TALIBON BOHOL</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSAPHAT F. ESCARTIN </t>
+    <t>JOSAPHAT F. ESCARTIN</t>
   </si>
   <si>
     <t>K7063-65784</t>
   </si>
   <si>
     <t>TRINIDAD BOHOL</t>
   </si>
   <si>
     <t>VAL ORE SALAHID</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Dbg6461</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Donato selistino</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>