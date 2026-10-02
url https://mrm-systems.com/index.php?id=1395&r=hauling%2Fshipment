--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -104,60 +104,60 @@
   <si>
     <t>JENNIFER VELASCO UY</t>
   </si>
   <si>
     <t>K7074-65149</t>
   </si>
   <si>
     <t>SAN FABIAN PANGASINAN</t>
   </si>
   <si>
     <t>Mary Jane abalos</t>
   </si>
   <si>
     <t>K7124-69765</t>
   </si>
   <si>
     <t>SAN JACINTO PANGASINAN</t>
   </si>
   <si>
     <t>MELFRED S. FONTALBA</t>
   </si>
   <si>
     <t>K7073-69693</t>
   </si>
   <si>
-    <t xml:space="preserve">Rosario de Guzman VenturoZO </t>
+    <t>Rosario de Guzman VenturoZO</t>
   </si>
   <si>
     <t>K7068-65124</t>
   </si>
   <si>
     <t>SAN MANUEL PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ALMA BERMUDEZ </t>
+    <t>ALMA BERMUDEZ</t>
   </si>
   <si>
     <t>K7129-69642</t>
   </si>
   <si>
     <t>TAYUG PANGASINAN</t>
   </si>
   <si>
     <t>JOANA ROSE A. DELOSREYES</t>
   </si>
   <si>
     <t>K7011-69854</t>
   </si>
   <si>
     <t>VILLASIS PANGASINAN</t>
   </si>
   <si>
     <t>Marianeth H. Javien</t>
   </si>
   <si>
     <t>K7063-65525</t>
   </si>
   <si>
     <t>NUEVA ERA ILOCOS NORTE</t>
   </si>
@@ -194,51 +194,51 @@
   <si>
     <t>K7063-65542</t>
   </si>
   <si>
     <t>PIDDIG ILOCOS NORTE</t>
   </si>
   <si>
     <t>EDISON AQUINO</t>
   </si>
   <si>
     <t>K8002-70658</t>
   </si>
   <si>
     <t>SAN ISIDRO ISABELA</t>
   </si>
   <si>
     <t>HILARY CORPUZ</t>
   </si>
   <si>
     <t>K7020-65040</t>
   </si>
   <si>
     <t>DUPAX DEL NORTE NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">SAMUEL A PAMITTAN </t>
+    <t>SAMUEL A PAMITTAN</t>
   </si>
   <si>
     <t>K7063-65522</t>
   </si>
   <si>
     <t>MADDELA QUIRINO</t>
   </si>
   <si>
     <t>MARICEL BUENAVISTA</t>
   </si>
   <si>
     <t>K7020-64763</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
     <t>REGNER F GELOMIO</t>
   </si>
   <si>
     <t>K7068-65290</t>
   </si>
   <si>
     <t>LIMAY BATAAN</t>
   </si>
@@ -299,102 +299,102 @@
   <si>
     <t>K8002-70433</t>
   </si>
   <si>
     <t>LLANERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>GANI BALBIDO JR</t>
   </si>
   <si>
     <t>K7074-64546</t>
   </si>
   <si>
     <t>CABUGAO ILOCOS SUR</t>
   </si>
   <si>
     <t>Ligaya b. Sawuiton</t>
   </si>
   <si>
     <t>K7016-70536</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">MA. THERESA DOMINGO </t>
+    <t>MA. THERESA DOMINGO</t>
   </si>
   <si>
     <t>K7072-64637</t>
   </si>
   <si>
     <t>SAN LEONARDO NUEVA ECIJA</t>
   </si>
   <si>
     <t>JOHN EARNEST MINGOLLO</t>
   </si>
   <si>
     <t>K5001-68874</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>Boss mark mercado</t>
   </si>
   <si>
     <t>K5001-69089</t>
   </si>
   <si>
     <t>K7020-64563</t>
   </si>
   <si>
     <t>MYRNA MORENO</t>
   </si>
   <si>
     <t>K7072-65082</t>
   </si>
   <si>
     <t>JHIANNE FRANCESS YSAIS</t>
   </si>
   <si>
     <t>K7063-65062</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
     <t>LOURDES A.GUINTO</t>
   </si>
   <si>
     <t>K7124-69729</t>
   </si>
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">EMILDA B. BARTOLOME </t>
+    <t>EMILDA B. BARTOLOME</t>
   </si>
   <si>
     <t>K7016-70541</t>
   </si>
   <si>
     <t>CANDABA PAMPANGA</t>
   </si>
   <si>
     <t>NENITA ULLADO</t>
   </si>
   <si>
     <t>K7068-64712</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>JAZEL ANNE T.LOZANO</t>
   </si>
   <si>
     <t>K7011-69767</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
@@ -413,51 +413,51 @@
   <si>
     <t>K7072-64903</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>JACQUELINE FERNANDO</t>
   </si>
   <si>
     <t>K7072-65318</t>
   </si>
   <si>
     <t>PANIQUI TARLAC</t>
   </si>
   <si>
     <t>JIMMY QUINTOS</t>
   </si>
   <si>
     <t>K7127-70268</t>
   </si>
   <si>
     <t>SAN JOSE TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">SUSAN B, TABUCOL </t>
+    <t>SUSAN B, TABUCOL</t>
   </si>
   <si>
     <t>K7074-65387</t>
   </si>
   <si>
     <t>BOTOLAN ZAMBALES</t>
   </si>
   <si>
     <t>Lina arazo cervantes</t>
   </si>
   <si>
     <t>K7011-69886</t>
   </si>
   <si>
     <t>SAN FELIPE ZAMBALES</t>
   </si>
   <si>
     <t>LALYNE A.CASTILLO</t>
   </si>
   <si>
     <t>K7011-69667</t>
   </si>
   <si>
     <t>DIPACULAO AURORA</t>
   </si>