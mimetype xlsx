--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -128,51 +128,51 @@
   <si>
     <t>K5004-68290</t>
   </si>
   <si>
     <t>SAN JACINTO PANGASINAN</t>
   </si>
   <si>
     <t>Puritan Ellana</t>
   </si>
   <si>
     <t>K7129-69105</t>
   </si>
   <si>
     <t>LAOAG CITY (Capital) ILOCOS NORTE</t>
   </si>
   <si>
     <t>JULIE FIESTA</t>
   </si>
   <si>
     <t>K7026-70091</t>
   </si>
   <si>
     <t>LA PAZ ABRA</t>
   </si>
   <si>
-    <t xml:space="preserve">Michael Lalin Jr. </t>
+    <t>Michael Lalin Jr.</t>
   </si>
   <si>
     <t>K7026-70184</t>
   </si>
   <si>
     <t>NUEVA ERA ILOCOS NORTE</t>
   </si>
   <si>
     <t>JOANNE CUDAL MUÑOZ</t>
   </si>
   <si>
     <t>K7030-68816</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>MARIBEL CASSINGGA</t>
   </si>
   <si>
     <t>K8002-68391</t>
   </si>
   <si>
     <t>FLORENCE CHECA</t>
   </si>
@@ -188,66 +188,66 @@
   <si>
     <t>K7129-70466</t>
   </si>
   <si>
     <t>PIAT CAGAYAN</t>
   </si>
   <si>
     <t>ANTONETTE C. SEREANO</t>
   </si>
   <si>
     <t>K7026-70139</t>
   </si>
   <si>
     <t>PAOAY ILOCOS NORTE</t>
   </si>
   <si>
     <t>FLOREDA AIDA SAGSAGAT</t>
   </si>
   <si>
     <t>K7133-68089</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Imelda de Guzman Valencia </t>
+    <t>Imelda de Guzman Valencia</t>
   </si>
   <si>
     <t>K5003-70551</t>
   </si>
   <si>
-    <t xml:space="preserve">ALEJANDRINA BANGAYAN </t>
+    <t>ALEJANDRINA BANGAYAN</t>
   </si>
   <si>
     <t>K7133-68721</t>
   </si>
   <si>
     <t>CABAGAN ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">DANILO DELA FUENTE </t>
+    <t>DANILO DELA FUENTE</t>
   </si>
   <si>
     <t>K7016-68238</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
     <t>FLORIDA ACERET</t>
   </si>
   <si>
     <t>K7123-69061</t>
   </si>
   <si>
     <t>PASUQUIN ILOCOS NORTE</t>
   </si>
   <si>
     <t>nestor manzano</t>
   </si>
   <si>
     <t>K7061-69174</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
@@ -263,120 +263,120 @@
   <si>
     <t>Jessa Mae Dela Cruz</t>
   </si>
   <si>
     <t>K7126-69026</t>
   </si>
   <si>
     <t>LUNA ISABELA</t>
   </si>
   <si>
     <t>Rolando O Mayo</t>
   </si>
   <si>
     <t>K7026-67748</t>
   </si>
   <si>
     <t>MALLIG ISABELA</t>
   </si>
   <si>
     <t>TERESITA ABAD</t>
   </si>
   <si>
     <t>K7058-70194</t>
   </si>
   <si>
-    <t xml:space="preserve"> Demy   c  natvade</t>
+    <t>Demy   c  natvade</t>
   </si>
   <si>
     <t>K7126-68927</t>
   </si>
   <si>
     <t>QUEZON ISABELA</t>
   </si>
   <si>
     <t>Denzel Indayon  Walizen</t>
   </si>
   <si>
     <t>K7123-67855</t>
   </si>
   <si>
     <t>SAN ISIDRO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">RAMIL B. VENDIVIL </t>
+    <t>RAMIL B. VENDIVIL</t>
   </si>
   <si>
     <t>K7011-69205</t>
   </si>
   <si>
     <t>SANTA MARIA ISABELA</t>
   </si>
   <si>
     <t>MARIO COLUMBANO</t>
   </si>
   <si>
     <t>K5002-70231</t>
   </si>
   <si>
     <t>BACARRA ILOCOS NORTE</t>
   </si>
   <si>
     <t>JEFELYN VEA</t>
   </si>
   <si>
     <t>K7061-70295</t>
   </si>
   <si>
     <t>BAGABAG NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>Marvin Liban</t>
   </si>
   <si>
     <t>K7030-70300</t>
   </si>
   <si>
     <t>RODANTE MILLANO</t>
   </si>
   <si>
     <t>K7126-69173</t>
   </si>
   <si>
     <t>DIADI NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">Jomer F Caddawan </t>
+    <t>Jomer F Caddawan</t>
   </si>
   <si>
     <t>K7058-70588</t>
   </si>
   <si>
     <t>KASIBU NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Tessie   cay uhen</t>
+    <t>Tessie   cay uhen</t>
   </si>
   <si>
     <t>K7123-70192</t>
   </si>
   <si>
     <t>AGLIPAY QUIRINO</t>
   </si>
   <si>
     <t>ANGELITA RIGDAO</t>
   </si>
   <si>
     <t>K5003-70469</t>
   </si>
   <si>
     <t>MADDELA QUIRINO</t>
   </si>
   <si>
     <t>ASUNCION C RAYMUNDO</t>
   </si>
   <si>
     <t>K7129-69804</t>
   </si>
   <si>
     <t>ORION BATAAN</t>
   </si>
@@ -443,123 +443,123 @@
   <si>
     <t>REBECCA S DAISOG</t>
   </si>
   <si>
     <t>K5002-68830</t>
   </si>
   <si>
     <t>JAEN NUEVA ECIJA</t>
   </si>
   <si>
     <t>DIANNE ALMANZOR</t>
   </si>
   <si>
     <t>K7133-67823</t>
   </si>
   <si>
     <t>LLANERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>Romeo b. Silao</t>
   </si>
   <si>
     <t>K7061-70390</t>
   </si>
   <si>
-    <t xml:space="preserve">Jenalyn DeLeon </t>
+    <t>Jenalyn DeLeon</t>
   </si>
   <si>
     <t>K7011-68956</t>
   </si>
   <si>
     <t>LUPAO NUEVA ECIJA</t>
   </si>
   <si>
     <t>CELSO. ADUCA</t>
   </si>
   <si>
     <t>K7061-69005</t>
   </si>
   <si>
     <t>SCIENCE CITY OF MUÑOZ NUEVA ECIJA</t>
   </si>
   <si>
     <t>REINALYN V. SAKAY</t>
   </si>
   <si>
     <t>K7126-70513</t>
   </si>
   <si>
     <t>SAN ANTONIO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Camille Pascual </t>
+    <t>Camille Pascual</t>
   </si>
   <si>
     <t>K7011-70485</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>JOHN MICHAEL P. MANZANO</t>
   </si>
   <si>
     <t>K7061-70333</t>
   </si>
   <si>
     <t>SANTA ROSA NUEVA ECIJA</t>
   </si>
   <si>
     <t>Joel buenaventura</t>
   </si>
   <si>
     <t>K7124-69150</t>
   </si>
   <si>
     <t>SANTO DOMINGO NUEVA ECIJA</t>
   </si>
   <si>
     <t>MARILOU AGRAVE</t>
   </si>
   <si>
     <t>K7129-70490</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>ALFREDO D.C. ZAMORA</t>
   </si>
   <si>
     <t>K7127-68113</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">CAROLINA R, BATRINA </t>
+    <t>CAROLINA R, BATRINA</t>
   </si>
   <si>
     <t>K7127-68084</t>
   </si>
   <si>
     <t>K7030-69161</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>ROBERT C. MANAVMUL</t>
   </si>
   <si>
     <t>K7126-70361</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>Reynaldo E Garcia</t>
   </si>
   <si>
     <t>K7135-68059</t>
   </si>
@@ -572,144 +572,144 @@
   <si>
     <t>K7123-70243</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
     <t>CRISELDA RAPAL or CHERIDAN RAPAL</t>
   </si>
   <si>
     <t>K7030-70389</t>
   </si>
   <si>
     <t>BADOC ILOCOS NORTE</t>
   </si>
   <si>
     <t>JESS  AGABIN</t>
   </si>
   <si>
     <t>K7061-69022</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Marie Vic Laus </t>
+    <t>Marie Vic Laus</t>
   </si>
   <si>
     <t>K7011-70282</t>
   </si>
   <si>
     <t>CERVANTES ILOCOS SUR</t>
   </si>
   <si>
     <t>ANASTACIA TELIGO</t>
   </si>
   <si>
     <t>K8002-68137</t>
   </si>
   <si>
     <t>BAMBAN TARLAC</t>
   </si>
   <si>
     <t>GEMONG MANALANG</t>
   </si>
   <si>
     <t>K7133-67949</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
     <t>Shimon bhuyan</t>
   </si>
   <si>
     <t>K8002-68430</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>DITAS  DE GUZMAN</t>
   </si>
   <si>
     <t>K7133-67953</t>
   </si>
   <si>
     <t>LA PAZ TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Guillermo a. Aguilar </t>
+    <t>Guillermo a. Aguilar</t>
   </si>
   <si>
     <t>K7026-70182</t>
   </si>
   <si>
     <t>MONCADA TARLAC</t>
   </si>
   <si>
     <t>ARMANDO M NILLO SR</t>
   </si>
   <si>
     <t>K7121-68872</t>
   </si>
   <si>
     <t>GALIMUYOD ILOCOS SUR</t>
   </si>
   <si>
     <t>Leonora Oria</t>
   </si>
   <si>
     <t>K7129-69190</t>
   </si>
   <si>
     <t>SAN MANUEL TARLAC</t>
   </si>
   <si>
     <t>david santos</t>
   </si>
   <si>
     <t>K7133-67955</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>Romeo m. Cortez</t>
   </si>
   <si>
     <t>K7133-67957</t>
   </si>
   <si>
     <t>Francisco jamal m. Mercado</t>
   </si>
   <si>
     <t>K7133-67959</t>
   </si>
   <si>
-    <t xml:space="preserve">Leonardo robles </t>
+    <t>Leonardo robles</t>
   </si>
   <si>
     <t>K7058-70196</t>
   </si>
   <si>
     <t>Angelita  dela  cruz</t>
   </si>
   <si>
     <t>K7133-67952</t>
   </si>
   <si>
     <t>VICTORIA TARLAC</t>
   </si>
   <si>
     <t>Abdullah ogagang</t>
   </si>
   <si>
     <t>K7016-68410</t>
   </si>
   <si>
     <t>ANASTACIA CORLA</t>
   </si>
   <si>
     <t>K7127-68069</t>
   </si>
@@ -740,51 +740,51 @@
   <si>
     <t>K5002-67716</t>
   </si>
   <si>
     <t>SAN JUAN (LAPOG) ILOCOS SUR</t>
   </si>
   <si>
     <t>MARVIN C. ARGEL</t>
   </si>
   <si>
     <t>K7121-68880</t>
   </si>
   <si>
     <t>SANTIAGO ILOCOS SUR</t>
   </si>
   <si>
     <t>Ernesto Garpida Jr.</t>
   </si>
   <si>
     <t>K7058-70214</t>
   </si>
   <si>
     <t>CABA LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve"> Florence pagaduan</t>
+    <t>Florence pagaduan</t>
   </si>
   <si>
     <t>K5003-68891</t>
   </si>
   <si>
     <t>NAGUILIAN LA UNION</t>
   </si>
   <si>
     <t>Mark Clarence rimas</t>
   </si>
   <si>
     <t>K7135-68396</t>
   </si>
   <si>
     <t>SAN JUAN LA UNION</t>
   </si>
   <si>
     <t>Leonida Bumucli</t>
   </si>
   <si>
     <t>K7133-67718</t>
   </si>
   <si>
     <t>SUDIPEN LA UNION</t>
   </si>