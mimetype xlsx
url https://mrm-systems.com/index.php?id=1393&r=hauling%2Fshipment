--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -86,96 +86,96 @@
   <si>
     <t>K7126-69726</t>
   </si>
   <si>
     <t>SAN NICOLAS PANGASINAN</t>
   </si>
   <si>
     <t>Juanita Ubera</t>
   </si>
   <si>
     <t>K7058-70123</t>
   </si>
   <si>
     <t>SANTA BARBARA PANGASINAN</t>
   </si>
   <si>
     <t>Josefina b fernandez</t>
   </si>
   <si>
     <t>K7126-69898</t>
   </si>
   <si>
     <t>LAOAG CITY (Capital) ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Maylyn T Agag </t>
+    <t>Maylyn T Agag</t>
   </si>
   <si>
     <t>K7121-70120</t>
   </si>
   <si>
     <t>TAYUG PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Florence   Bernal </t>
+    <t>Florence   Bernal</t>
   </si>
   <si>
     <t>K7058-70409</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve"> Shiela soquena</t>
+    <t>Shiela soquena</t>
   </si>
   <si>
     <t>K7126-69812</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">Rafael Bailon </t>
+    <t>Rafael Bailon</t>
   </si>
   <si>
     <t>K7129-69944</t>
   </si>
   <si>
     <t>FLORA APAYAO</t>
   </si>
   <si>
-    <t xml:space="preserve">EDNA D. BARBOSA </t>
+    <t>EDNA D. BARBOSA</t>
   </si>
   <si>
     <t>K7030-70405</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Perla guzman </t>
+    <t>Perla guzman</t>
   </si>
   <si>
     <t>K7030-70043</t>
   </si>
   <si>
     <t>LUNA ISABELA</t>
   </si>
   <si>
     <t>VERONICA VILOSO</t>
   </si>
   <si>
     <t>K7126-69732</t>
   </si>
   <si>
     <t>QUIRINO ISABELA</t>
   </si>
   <si>
     <t>Racquel Santiago</t>
   </si>
   <si>
     <t>K7073-70090</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
@@ -212,99 +212,99 @@
   <si>
     <t>K7121-69884</t>
   </si>
   <si>
     <t>MARIVELES BATAAN</t>
   </si>
   <si>
     <t>Lina Domingo Duran</t>
   </si>
   <si>
     <t>K6002-75952</t>
   </si>
   <si>
     <t>ORION BATAAN</t>
   </si>
   <si>
     <t>DOLORES YAN</t>
   </si>
   <si>
     <t>K7058-70074</t>
   </si>
   <si>
     <t>VINTAR ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Marilou xm alejon</t>
+    <t>Marilou xm alejon</t>
   </si>
   <si>
     <t>K7124-69935</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>ALICIA S. ALMIROL</t>
   </si>
   <si>
     <t>K5002-70039</t>
   </si>
   <si>
     <t>CUYAPO NUEVA ECIJA</t>
   </si>
   <si>
     <t>ROSIE OREÑA DISU</t>
   </si>
   <si>
     <t>K7011-69974</t>
   </si>
   <si>
     <t>GENERAL TINIO (PAPAYA) NUEVA ECIJA</t>
   </si>
   <si>
     <t>MARIEFE P. AGLIPAY</t>
   </si>
   <si>
     <t>K7058-76060</t>
   </si>
   <si>
-    <t xml:space="preserve"> Lito   cabildo</t>
+    <t>Lito   cabildo</t>
   </si>
   <si>
     <t>K7017-75849</t>
   </si>
   <si>
     <t>LLANERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>DANILO SANTOS IMELDA SANTOS</t>
   </si>
   <si>
     <t>K7121-69901</t>
   </si>
   <si>
-    <t xml:space="preserve">Artemio B Vergara </t>
+    <t>Artemio B Vergara</t>
   </si>
   <si>
     <t>K7011-70073</t>
   </si>
   <si>
     <t>SAN ISIDRO NUEVA ECIJA</t>
   </si>
   <si>
     <t>KATE O. VENTURA</t>
   </si>
   <si>
     <t>K5003-69991</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>Recel aniban</t>
   </si>
   <si>
     <t>K5001-70315</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
@@ -332,135 +332,135 @@
   <si>
     <t>K7011-76171</t>
   </si>
   <si>
     <t>CITY OF CANDON ILOCOS SUR</t>
   </si>
   <si>
     <t>CHONA D. WENCESLAO</t>
   </si>
   <si>
     <t>K5003-76291</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>Miriam Aquero Quiambao</t>
   </si>
   <si>
     <t>K7058-69627</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Menirva f mangalino</t>
+    <t>Menirva f mangalino</t>
   </si>
   <si>
     <t>K7123-76036</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>JAMES S. GANIA</t>
   </si>
   <si>
     <t>K7011-76145</t>
   </si>
   <si>
     <t>MELVIN T. GAYO</t>
   </si>
   <si>
     <t>K7072-75959</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
     <t>ELMER BERNABE</t>
   </si>
   <si>
     <t>K7129-70089</t>
   </si>
   <si>
     <t>JANEL ERIKA GUMBA</t>
   </si>
   <si>
     <t>K7125-75727</t>
   </si>
   <si>
     <t>MASANTOL PAMPANGA</t>
   </si>
   <si>
     <t>APOLONIO ANICIETE</t>
   </si>
   <si>
     <t>K7068-75616</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">NILO J. LOMANDAS </t>
+    <t>NILO J. LOMANDAS</t>
   </si>
   <si>
     <t>K7124-70081</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>RIZA D. CANLAS</t>
   </si>
   <si>
     <t>K7058-70101</t>
   </si>
   <si>
     <t>MAYANTOC TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve"> Alvin  manuel  cachero</t>
+    <t>Alvin  manuel  cachero</t>
   </si>
   <si>
     <t>K5003-69608</t>
   </si>
   <si>
     <t>MONCADA TARLAC</t>
   </si>
   <si>
     <t>Rosario maliga</t>
   </si>
   <si>
     <t>K5002-69959</t>
   </si>
   <si>
     <t>SANTA IGNACIA TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve"> Nida  B Ramos</t>
+    <t>Nida  B Ramos</t>
   </si>
   <si>
     <t>K7058-69943</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>Clarita Bragasin</t>
   </si>
   <si>
     <t>K7030-70406</t>
   </si>
   <si>
     <t>Adolfo  c david</t>
   </si>
   <si>
     <t>K7030-70425</t>
   </si>
   <si>
     <t>MARIA AURORA AURORA</t>
   </si>
   <si>
     <t>JENNALYN T FERNANDEZ</t>
   </si>
@@ -476,69 +476,69 @@
   <si>
     <t>K7063-76878</t>
   </si>
   <si>
     <t>AGOO LA UNION</t>
   </si>
   <si>
     <t>MARCELINO TABILI</t>
   </si>
   <si>
     <t>K7063-76521</t>
   </si>
   <si>
     <t>ARINGAY LA UNION</t>
   </si>
   <si>
     <t>MERLITA ALCANTARA</t>
   </si>
   <si>
     <t>K5005-76858</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">DIVINE LOVE GALVEZ </t>
+    <t>DIVINE LOVE GALVEZ</t>
   </si>
   <si>
     <t>K7121-70044</t>
   </si>
   <si>
     <t>SUDIPEN LA UNION</t>
   </si>
   <si>
     <t>Rizaldo macanas</t>
   </si>
   <si>
     <t>K7124-70007</t>
   </si>
   <si>
     <t>TUBAO LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">FLORDELIZA L. ESGUERRA </t>
+    <t>FLORDELIZA L. ESGUERRA</t>
   </si>
   <si>
     <t>K7129-69966</t>
   </si>
   <si>
     <t>BALUNGAO PANGASINAN</t>
   </si>
   <si>
     <t>Marife  i tabur</t>
   </si>
   <si>
     <t>K7011-70094</t>
   </si>
   <si>
     <t>DINGRAS ILOCOS NORTE</t>
   </si>
   <si>
     <t>ROVENCIO M. VISCONDE</t>
   </si>
   <si>
     <t>K7129-75760</t>
   </si>
   <si>
     <t>EVANGELINE B. KALANO</t>
   </si>