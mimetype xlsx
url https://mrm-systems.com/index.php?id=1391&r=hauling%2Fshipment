--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -116,84 +116,84 @@
   <si>
     <t>K7135-65368</t>
   </si>
   <si>
     <t>Hamida bantas</t>
   </si>
   <si>
     <t>K7061-69054</t>
   </si>
   <si>
     <t>Ressimay Balmera</t>
   </si>
   <si>
     <t>K7121-70495</t>
   </si>
   <si>
     <t>MARC ANDRE LEGADA</t>
   </si>
   <si>
     <t>K7072-67137</t>
   </si>
   <si>
     <t>LIBUNGAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">TITO L BAGUIOS </t>
+    <t>TITO L BAGUIOS</t>
   </si>
   <si>
     <t>K7068-66810</t>
   </si>
   <si>
     <t>MAGPET COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>JAYSON S.MAULANA</t>
   </si>
   <si>
     <t>K7129-69186</t>
   </si>
   <si>
     <t>ALNER CASINILLO</t>
   </si>
   <si>
     <t>K7063-65733</t>
   </si>
   <si>
     <t>MAKILALA COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>LORETO M.CAAGBAY</t>
   </si>
   <si>
     <t>K7058-68288</t>
   </si>
   <si>
     <t>MATALAM COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve"> Ramel  p  flores</t>
+    <t>Ramel  p  flores</t>
   </si>
   <si>
     <t>K7135-70766</t>
   </si>
   <si>
     <t>Aisa M. Sangeban</t>
   </si>
   <si>
     <t>K8002-64701</t>
   </si>
   <si>
     <t>MIDSAYAP COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>LAILANI S DEMETILLO</t>
   </si>
   <si>
     <t>K7125-68259</t>
   </si>
   <si>
     <t>Bailuna Dagadas</t>
   </si>
   <si>
     <t>K7063-74044</t>
   </si>
@@ -203,66 +203,66 @@
   <si>
     <t>K7086-67755</t>
   </si>
   <si>
     <t>SAIDIN MALA SALGAN</t>
   </si>
   <si>
     <t>K7086-64519</t>
   </si>
   <si>
     <t>PIGKAWAYAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>NARIDJIA TALIB</t>
   </si>
   <si>
     <t>K7068-67066</t>
   </si>
   <si>
     <t>THO MIMBISA TAMAMA</t>
   </si>
   <si>
     <t>K7068-67743</t>
   </si>
   <si>
-    <t xml:space="preserve">KAMARODIN </t>
+    <t>KAMARODIN</t>
   </si>
   <si>
     <t>K7011-70302</t>
   </si>
   <si>
     <t>JOSEPHINE TINGSON</t>
   </si>
   <si>
     <t>K7061-70340</t>
   </si>
   <si>
     <t>PIKIT COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">Honeyvee Adzis </t>
+    <t>Honeyvee Adzis</t>
   </si>
   <si>
     <t>K7063-67275</t>
   </si>
   <si>
     <t>AMOT A.UBA</t>
   </si>
   <si>
     <t>K7086-64488</t>
   </si>
   <si>
     <t>BOBBY M, KADATUAN</t>
   </si>
   <si>
     <t>K7133-67841</t>
   </si>
   <si>
     <t>Susan panga alon</t>
   </si>
   <si>
     <t>K7093-66116</t>
   </si>
   <si>
     <t>MARLYN WAMILDA SAHID SAHID</t>
   </si>
@@ -317,51 +317,51 @@
   <si>
     <t>BAINOR U AYOB</t>
   </si>
   <si>
     <t>K7093-65658</t>
   </si>
   <si>
     <t>ALHAMID K. TILENDO</t>
   </si>
   <si>
     <t>K5004-67332</t>
   </si>
   <si>
     <t>SHERHA O BAHRI</t>
   </si>
   <si>
     <t>K7016-67439</t>
   </si>
   <si>
     <t>H. SAIDA ABDUL SAMAMA</t>
   </si>
   <si>
     <t>K5005-66092</t>
   </si>
   <si>
-    <t xml:space="preserve">NORHAYA K SATOL </t>
+    <t>NORHAYA K SATOL</t>
   </si>
   <si>
     <t>K7086-65667</t>
   </si>
   <si>
     <t>ISMAELLAH D, KUTIN</t>
   </si>
   <si>
     <t>K7135-65097</t>
   </si>
   <si>
     <t>Ibrahim G. Acob</t>
   </si>
   <si>
     <t>K7072-65860</t>
   </si>
   <si>
     <t>FAROUCK ANSAO</t>
   </si>
   <si>
     <t>K7123-68606</t>
   </si>
   <si>
     <t>NORMA M. POLO</t>
   </si>
@@ -377,132 +377,132 @@
   <si>
     <t>EMAN S, ABDULATIP</t>
   </si>
   <si>
     <t>K7020-66507</t>
   </si>
   <si>
     <t>MUHAJIRIN M ABDUL</t>
   </si>
   <si>
     <t>K7020-66511</t>
   </si>
   <si>
     <t>SALHA S KASID</t>
   </si>
   <si>
     <t>K7086-67765</t>
   </si>
   <si>
     <t>HAMSAR G, FERMIN</t>
   </si>
   <si>
     <t>K5003-73751</t>
   </si>
   <si>
-    <t xml:space="preserve">Baidido pulua amirol </t>
+    <t>Baidido pulua amirol</t>
   </si>
   <si>
     <t>K7011-75422</t>
   </si>
   <si>
     <t>NORHIDA S. ALI</t>
   </si>
   <si>
     <t>K7093-67057</t>
   </si>
   <si>
     <t>MALEHA MIDZCAEL</t>
   </si>
   <si>
     <t>K7135-68010</t>
   </si>
   <si>
     <t>Julie Ann Mohammad</t>
   </si>
   <si>
     <t>K7020-66506</t>
   </si>
   <si>
-    <t xml:space="preserve">ALYSSA M KASIM </t>
+    <t>ALYSSA M KASIM</t>
   </si>
   <si>
     <t>K7123-69039</t>
   </si>
   <si>
     <t>KASAN M. SEDIK</t>
   </si>
   <si>
     <t>K7086-64635</t>
   </si>
   <si>
     <t>SARO ALI</t>
   </si>
   <si>
     <t>K7068-67912</t>
   </si>
   <si>
     <t>BAI MASLA DATUBUDA</t>
   </si>
   <si>
     <t>K7093-66603</t>
   </si>
   <si>
     <t>ALI M. SALEM</t>
   </si>
   <si>
     <t>K7069-75371</t>
   </si>
   <si>
     <t>ARBAYA AMBOLODTO</t>
   </si>
   <si>
     <t>K7127-70288</t>
   </si>
   <si>
     <t>BAINISAN USMAN MAKADATO</t>
   </si>
   <si>
     <t>K7124-69685</t>
   </si>
   <si>
     <t>AMPATUAN MAGUINDANAO</t>
   </si>
   <si>
     <t>BORHAN MOHAMAD</t>
   </si>
   <si>
     <t>K7058-63927</t>
   </si>
   <si>
-    <t xml:space="preserve"> Zacaria   koranding</t>
+    <t>Zacaria   koranding</t>
   </si>
   <si>
     <t>K7123-70454</t>
   </si>
   <si>
-    <t xml:space="preserve">RAHIB AMPATUAN </t>
+    <t>RAHIB AMPATUAN</t>
   </si>
   <si>
     <t>K7121-67738</t>
   </si>
   <si>
     <t>BULUAN MAGUINDANAO</t>
   </si>
   <si>
     <t>Bebeng Dalimbang Singgon</t>
   </si>
   <si>
     <t>K7011-68200</t>
   </si>
   <si>
     <t>TENG KUNAKON</t>
   </si>
   <si>
     <t>K7093-65455</t>
   </si>
   <si>
     <t>PAHIMA DALATEN BAGALAN</t>
   </si>
   <si>
     <t>K7020-67672</t>
   </si>
@@ -554,114 +554,114 @@
   <si>
     <t>NORAISA A. MAMAKLAY</t>
   </si>
   <si>
     <t>K7093-66469</t>
   </si>
   <si>
     <t>ALI A. MAULA</t>
   </si>
   <si>
     <t>K7073-69664</t>
   </si>
   <si>
     <t>SGT DAGDAG  JONATHAN JR.</t>
   </si>
   <si>
     <t>K7093-65694</t>
   </si>
   <si>
     <t>NORODIN MAMAYOG MASULOT</t>
   </si>
   <si>
     <t>K7058-70586</t>
   </si>
   <si>
-    <t xml:space="preserve"> Norhana t alimudin</t>
+    <t>Norhana t alimudin</t>
   </si>
   <si>
     <t>K7069-75375</t>
   </si>
   <si>
     <t>NORHAYA G ABDULLA</t>
   </si>
   <si>
     <t>K7063-65632</t>
   </si>
   <si>
     <t>SHARIFF AGUAK (MAGANOY) (Capital) MAGUINDANAO</t>
   </si>
   <si>
     <t>NORHEN M.MALIK</t>
   </si>
   <si>
     <t>K5005-75185</t>
   </si>
   <si>
     <t>NORODIN M EBRAHIM</t>
   </si>
   <si>
     <t>K7016-65426</t>
   </si>
   <si>
     <t>PAGALUNGAN MAGUINDANAO</t>
   </si>
   <si>
-    <t xml:space="preserve">NORHANA MAMIDTED </t>
+    <t>NORHANA MAMIDTED</t>
   </si>
   <si>
     <t>K7073-70276</t>
   </si>
   <si>
     <t>PARANG MAGUINDANAO</t>
   </si>
   <si>
     <t>NADHER K. ADIL</t>
   </si>
   <si>
     <t>K7123-67900</t>
   </si>
   <si>
-    <t xml:space="preserve">CHRISTINE JOY BAUTISTA </t>
+    <t>CHRISTINE JOY BAUTISTA</t>
   </si>
   <si>
     <t>K7124-68034</t>
   </si>
   <si>
     <t>SAMMY DANGKA MAMARUBA</t>
   </si>
   <si>
     <t>K7063-66253</t>
   </si>
   <si>
     <t>VILMA J.DUMASIL</t>
   </si>
   <si>
     <t>K7016-65191</t>
   </si>
   <si>
-    <t xml:space="preserve">NORHIM STORE </t>
+    <t>NORHIM STORE</t>
   </si>
   <si>
     <t>K7074-65846</t>
   </si>
   <si>
     <t>Arbaya daud andig</t>
   </si>
   <si>
     <t>K7135-65655</t>
   </si>
   <si>
     <t>Marietta Dadivas Bonghanoy</t>
   </si>
   <si>
     <t>K7133-67599</t>
   </si>
   <si>
     <t>Aida d. Baruto</t>
   </si>
   <si>
     <t>K7105-66044</t>
   </si>
   <si>
     <t>SULTAN KUDARAT (NULING) MAGUINDANAO</t>
   </si>
@@ -677,96 +677,96 @@
   <si>
     <t>K7020-65861</t>
   </si>
   <si>
     <t>ALBANIE PATALAM ESMAEL</t>
   </si>
   <si>
     <t>K7093-67055</t>
   </si>
   <si>
     <t>GUIAHOD ABUBAKAR ABDUL</t>
   </si>
   <si>
     <t>K7068-67512</t>
   </si>
   <si>
     <t>SITTIE SHEHAN P. YASIN</t>
   </si>
   <si>
     <t>K7125-64938</t>
   </si>
   <si>
     <t>UPI MAGUINDANAO</t>
   </si>
   <si>
-    <t xml:space="preserve">Hazel Suenan </t>
+    <t>Hazel Suenan</t>
   </si>
   <si>
     <t>K8002-64583</t>
   </si>
   <si>
     <t>MUSLIMA G MOANGKOL</t>
   </si>
   <si>
     <t>K7016-64849</t>
   </si>
   <si>
     <t>SULTAN MASTURA MAGUINDANAO</t>
   </si>
   <si>
     <t>NORMA MALA</t>
   </si>
   <si>
     <t>K5002-74927</t>
   </si>
   <si>
     <t>LORNA I. SOLAIMAN</t>
   </si>
   <si>
     <t>K5004-65190</t>
   </si>
   <si>
     <t>RAHIMA</t>
   </si>
   <si>
     <t>K7121-68975</t>
   </si>
   <si>
     <t>DATU SAUDI-AMPATUAN MAGUINDANAO</t>
   </si>
   <si>
-    <t xml:space="preserve">Suad. Makalay  </t>
+    <t>Suad. Makalay</t>
   </si>
   <si>
     <t>K7093-65586</t>
   </si>
   <si>
     <t>DATU ABDULLAH SANGKI MAGUINDANAO</t>
   </si>
   <si>
-    <t xml:space="preserve">AMID M. GANDANG </t>
+    <t>AMID M. GANDANG</t>
   </si>
   <si>
     <t>K7063-65856</t>
   </si>
   <si>
     <t>MOKAMIDIN AKMAD</t>
   </si>
   <si>
     <t>K7126-68016</t>
   </si>
   <si>
     <t>DATU ANGGAL MIDTIMBANG MAGUINDANAO</t>
   </si>
   <si>
     <t>Asriya Abo Kamid</t>
   </si>
   <si>
     <t>K7133-67629</t>
   </si>
   <si>
     <t>Alham s. Amil</t>
   </si>
   <si>
     <t>K7129-70255</t>
   </si>