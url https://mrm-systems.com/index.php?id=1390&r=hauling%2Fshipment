--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -119,51 +119,51 @@
   <si>
     <t>K7126-68360</t>
   </si>
   <si>
     <t>KUMALARANG ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>SALAM D.  OLANDA</t>
   </si>
   <si>
     <t>K7126-68986</t>
   </si>
   <si>
     <t>MARGOSATUBIG ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>Lucia Pananglitan</t>
   </si>
   <si>
     <t>K7058-73879</t>
   </si>
   <si>
     <t>PAGADIAN CITY (Capital) ZAMBOANGA DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Norminacs gani</t>
+    <t>Norminacs gani</t>
   </si>
   <si>
     <t>K5005-74537</t>
   </si>
   <si>
     <t>NAIFF CALALAGAN</t>
   </si>
   <si>
     <t>K7020-67543</t>
   </si>
   <si>
     <t>ELAINE A UY</t>
   </si>
   <si>
     <t>K5004-75200</t>
   </si>
   <si>
     <t>RAMON MAGSAYSAY (LIARGO) ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>JOCELYN DELA CERNA</t>
   </si>
   <si>
     <t>K5005-65678</t>
   </si>
@@ -191,51 +191,51 @@
   <si>
     <t>JAYSON SAPA</t>
   </si>
   <si>
     <t>K7124-68021</t>
   </si>
   <si>
     <t>HERLY A SANCHEZ</t>
   </si>
   <si>
     <t>K7124-69098</t>
   </si>
   <si>
     <t>ROSALINDA R. TUAL</t>
   </si>
   <si>
     <t>K7124-69092</t>
   </si>
   <si>
     <t>LEBIE M. MONTON</t>
   </si>
   <si>
     <t>K7125-67596</t>
   </si>
   <si>
-    <t xml:space="preserve">Dandy Semblante </t>
+    <t>Dandy Semblante</t>
   </si>
   <si>
     <t>K7011-70341</t>
   </si>
   <si>
     <t>JOSEFINA ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>AMELITO SURIGAO</t>
   </si>
   <si>
     <t>K7135-67504</t>
   </si>
   <si>
     <t>KITAOTAO BUKIDNON</t>
   </si>
   <si>
     <t>Jessie Sampitan</t>
   </si>
   <si>
     <t>K7074-67619</t>
   </si>
   <si>
     <t>Crispina indao</t>
   </si>
@@ -263,96 +263,96 @@
   <si>
     <t>JOYSIE CAMPANIA</t>
   </si>
   <si>
     <t>K7072-66084</t>
   </si>
   <si>
     <t>QUEZON BUKIDNON</t>
   </si>
   <si>
     <t>JOMEL CAPOY</t>
   </si>
   <si>
     <t>K7068-67831</t>
   </si>
   <si>
     <t>JENNIFER SEVILLA</t>
   </si>
   <si>
     <t>K5003-68625</t>
   </si>
   <si>
     <t>SUMILAO BUKIDNON</t>
   </si>
   <si>
-    <t xml:space="preserve">CELESTY GRACE CANUMLAY TAGHAP </t>
+    <t>CELESTY GRACE CANUMLAY TAGHAP</t>
   </si>
   <si>
     <t>K7061-68147</t>
   </si>
   <si>
     <t>TALAKAG BUKIDNON</t>
   </si>
   <si>
     <t>Diara Catis</t>
   </si>
   <si>
     <t>K7074-65892</t>
   </si>
   <si>
     <t>CITY OF VALENCIA BUKIDNON</t>
   </si>
   <si>
     <t>Andrea buenauista cartoo</t>
   </si>
   <si>
     <t>K7017-64538</t>
   </si>
   <si>
     <t>GINA POLIDO</t>
   </si>
   <si>
     <t>K7127-70614</t>
   </si>
   <si>
     <t>BALOI LANAO DEL NORTE</t>
   </si>
   <si>
     <t>ROSENIA A BATUAN</t>
   </si>
   <si>
     <t>K7074-66877</t>
   </si>
   <si>
     <t>Sittie afashra lantud</t>
   </si>
   <si>
     <t>K7020-73979</t>
   </si>
   <si>
-    <t xml:space="preserve">AMER MARANDACAN </t>
+    <t>AMER MARANDACAN</t>
   </si>
   <si>
     <t>K7093-66432</t>
   </si>
   <si>
     <t>PRINCESS NIHAYA ARUMPAC ARAGASI</t>
   </si>
   <si>
     <t>K7093-62777</t>
   </si>
   <si>
     <t>OMAIMA M. MOCSANA</t>
   </si>
   <si>
     <t>K7020-67434</t>
   </si>
   <si>
     <t>K5002-68561</t>
   </si>
   <si>
     <t>ILIGAN CITY LANAO DEL NORTE</t>
   </si>
   <si>
     <t>NASIFAH ABDULJABBAR ABDUL MANAN H. ABUBACAR</t>
   </si>
@@ -389,51 +389,51 @@
   <si>
     <t>AMINAIDA M. MAUTI</t>
   </si>
   <si>
     <t>K7126-69074</t>
   </si>
   <si>
     <t>MAHMOD SAIDAMEN</t>
   </si>
   <si>
     <t>K7068-66586</t>
   </si>
   <si>
     <t>NORONISAH T. ISAH</t>
   </si>
   <si>
     <t>K5004-68160</t>
   </si>
   <si>
     <t>MILAGROS OFELIA YU AARON</t>
   </si>
   <si>
     <t>K7058-67975</t>
   </si>
   <si>
-    <t xml:space="preserve">ZORAIDA  M MACADATO </t>
+    <t>ZORAIDA  M MACADATO</t>
   </si>
   <si>
     <t>K5002-63850</t>
   </si>
   <si>
     <t>MOOMINA A HADJINOOR</t>
   </si>
   <si>
     <t>K7063-65781</t>
   </si>
   <si>
     <t>JAMILAH C.MANANGCAWAL</t>
   </si>
   <si>
     <t>K7105-64879</t>
   </si>
   <si>
     <t>JERRY D. RAMOS</t>
   </si>
   <si>
     <t>K7011-68226</t>
   </si>
   <si>
     <t>WILVIE BUSANO</t>
   </si>
@@ -497,51 +497,51 @@
   <si>
     <t>EULINDA TUBAC</t>
   </si>
   <si>
     <t>K5003-74232</t>
   </si>
   <si>
     <t>JOSEFINA NATINGA</t>
   </si>
   <si>
     <t>K7125-68177</t>
   </si>
   <si>
     <t>LINAMON LANAO DEL NORTE</t>
   </si>
   <si>
     <t>NORJANA ARUMPAC</t>
   </si>
   <si>
     <t>K5004-68296</t>
   </si>
   <si>
     <t>MAIGO LANAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">VIRGINA MAGDAONG </t>
+    <t>VIRGINA MAGDAONG</t>
   </si>
   <si>
     <t>K7073-69727</t>
   </si>
   <si>
     <t>SALVADOR LANAO DEL NORTE</t>
   </si>
   <si>
     <t>Bernadette oyog</t>
   </si>
   <si>
     <t>K7016-65413</t>
   </si>
   <si>
     <t>CLARIN MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>HELEN RANIENTOS</t>
   </si>
   <si>
     <t>K7127-70486</t>
   </si>
   <si>
     <t>RYAN CUARESMA  AGRIPA</t>
   </si>
@@ -647,63 +647,63 @@
   <si>
     <t>K8002-65078</t>
   </si>
   <si>
     <t>CAGAYAN DE ORO CITY (Capital) MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>AINIE A MAMINTA or DICKA AMPUAN</t>
   </si>
   <si>
     <t>K7063-67699</t>
   </si>
   <si>
     <t>ROWENA BONGCOG</t>
   </si>
   <si>
     <t>K7063-66147</t>
   </si>
   <si>
     <t>DECY MARIE N.ARAGON</t>
   </si>
   <si>
     <t>K7017-65845</t>
   </si>
   <si>
-    <t xml:space="preserve">ANNALISA CATUBLAS </t>
+    <t>ANNALISA CATUBLAS</t>
   </si>
   <si>
     <t>K7058-67993</t>
   </si>
   <si>
-    <t xml:space="preserve"> Edgardo   w  damilea </t>
+    <t>Edgardo   w  damilea</t>
   </si>
   <si>
     <t>K5003-70238</t>
   </si>
   <si>
-    <t xml:space="preserve">MARY ANNA TALANIA </t>
+    <t>MARY ANNA TALANIA</t>
   </si>
   <si>
     <t>K7133-66908</t>
   </si>
   <si>
     <t>Naira canapin ibrahim</t>
   </si>
   <si>
     <t>K7030-70596</t>
   </si>
   <si>
     <t>CYNTHIA V CENIZA</t>
   </si>
   <si>
     <t>K7063-66707</t>
   </si>
   <si>
     <t>JOHN PAUL T.DELIG</t>
   </si>
   <si>
     <t>K8002-70477</t>
   </si>
   <si>
     <t>ILUMINADA OSIAS</t>
   </si>
@@ -755,51 +755,51 @@
   <si>
     <t>Desiree F Garcia</t>
   </si>
   <si>
     <t>K7127-68225</t>
   </si>
   <si>
     <t>OPOL MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>LUCITA DANIE NOVO</t>
   </si>
   <si>
     <t>K7017-64343</t>
   </si>
   <si>
     <t>SALAY MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>CAMILA A CAFE</t>
   </si>
   <si>
     <t>K7125-68186</t>
   </si>
   <si>
-    <t xml:space="preserve">Joey S placibe </t>
+    <t>Joey S placibe</t>
   </si>
   <si>
     <t>K7061-69766</t>
   </si>
   <si>
     <t>TAGOLOAN MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>Mizel Rabungue</t>
   </si>
   <si>
     <t>K7074-66508</t>
   </si>
   <si>
     <t>LALAINE A. MAGDALAN</t>
   </si>
   <si>
     <t>K7016-65422</t>
   </si>
   <si>
     <t>BALABAGAN LANAO DEL SUR</t>
   </si>
   <si>
     <t>OMAR ALIM</t>
   </si>