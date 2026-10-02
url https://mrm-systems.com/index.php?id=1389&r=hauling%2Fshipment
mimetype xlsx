--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -68,51 +68,51 @@
   <si>
     <t>K7020-66939</t>
   </si>
   <si>
     <t>AGONCILLO BATANGAS</t>
   </si>
   <si>
     <t>DIVINA GRACIA TORRES</t>
   </si>
   <si>
     <t>K7020-65923</t>
   </si>
   <si>
     <t>ALITAGTAG BATANGAS</t>
   </si>
   <si>
     <t>EDGAR JOHN VILLANO</t>
   </si>
   <si>
     <t>K7011-68119</t>
   </si>
   <si>
     <t>BALAYAN BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">JULIE ANN S. ROXAS </t>
+    <t>JULIE ANN S. ROXAS</t>
   </si>
   <si>
     <t>K5004-75143</t>
   </si>
   <si>
     <t>SOFRONIO CAHAYON</t>
   </si>
   <si>
     <t>K6002-74977</t>
   </si>
   <si>
     <t>BALETE BATANGAS</t>
   </si>
   <si>
     <t>BASILIO. HARINA</t>
   </si>
   <si>
     <t>K8002-67947</t>
   </si>
   <si>
     <t>BATANGAS CITY (Capital) BATANGAS</t>
   </si>
   <si>
     <t>VILMA FLORES</t>
   </si>
@@ -125,102 +125,102 @@
   <si>
     <t>K7129-70442</t>
   </si>
   <si>
     <t>LUISA JANNET MANALO</t>
   </si>
   <si>
     <t>K7030-68361</t>
   </si>
   <si>
     <t>VICTORIANA R ROGELIO</t>
   </si>
   <si>
     <t>K7072-65599</t>
   </si>
   <si>
     <t>MARK JEFFERY PASAMBA</t>
   </si>
   <si>
     <t>K8002-70256</t>
   </si>
   <si>
     <t>BAUAN BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">KRISTINE ROSALES </t>
+    <t>KRISTINE ROSALES</t>
   </si>
   <si>
     <t>K7073-69060</t>
   </si>
   <si>
     <t>CALACA BATANGAS</t>
   </si>
   <si>
     <t>MICHELLE L. PEREZ</t>
   </si>
   <si>
     <t>K7030-70298</t>
   </si>
   <si>
     <t>CALATAGAN BATANGAS</t>
   </si>
   <si>
     <t>LEOVIGILDA PANGANIBAN</t>
   </si>
   <si>
     <t>K7016-74937</t>
   </si>
   <si>
     <t>CUENCA BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">MECA JOE SAN PABLO </t>
+    <t>MECA JOE SAN PABLO</t>
   </si>
   <si>
     <t>K7016-65000</t>
   </si>
   <si>
     <t>IBAAN BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">RODELO MACALINTAL </t>
+    <t>RODELO MACALINTAL</t>
   </si>
   <si>
     <t>K7030-70558</t>
   </si>
   <si>
     <t>FREDY DE TORRES</t>
   </si>
   <si>
     <t>K7125-67454</t>
   </si>
   <si>
     <t>LIAN BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">Lucita R Vergara </t>
+    <t>Lucita R Vergara</t>
   </si>
   <si>
     <t>K7121-68068</t>
   </si>
   <si>
     <t>LIPA CITY BATANGAS</t>
   </si>
   <si>
     <t>MAIDEN MARANAN</t>
   </si>
   <si>
     <t>K7072-66085</t>
   </si>
   <si>
     <t>KATHLYNE CHEERY MAE MACARAIG</t>
   </si>
   <si>
     <t>K8002-70759</t>
   </si>
   <si>
     <t>LUCITA CASABAR</t>
   </si>
   <si>
     <t>K7074-66644</t>
   </si>
@@ -254,114 +254,114 @@
   <si>
     <t>JULIUS CAMPOMANES</t>
   </si>
   <si>
     <t>K7127-70633</t>
   </si>
   <si>
     <t>PADRE GARCIA BATANGAS</t>
   </si>
   <si>
     <t>MRS, ERLINDA C, LARGO</t>
   </si>
   <si>
     <t>K5004-68129</t>
   </si>
   <si>
     <t>Precy Bahala Padilla</t>
   </si>
   <si>
     <t>K7016-67513</t>
   </si>
   <si>
     <t>ROSARIO BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">ILUMINADA CUADRA </t>
+    <t>ILUMINADA CUADRA</t>
   </si>
   <si>
     <t>K5003-70105</t>
   </si>
   <si>
     <t>Diwata ramos</t>
   </si>
   <si>
     <t>K7121-67801</t>
   </si>
   <si>
     <t>Brenda Joco De La Rosa</t>
   </si>
   <si>
     <t>K7068-65623</t>
   </si>
   <si>
     <t>EVELYN S CAMPANG</t>
   </si>
   <si>
     <t>K8002-64476</t>
   </si>
   <si>
     <t>SAN JOSE BATANGAS</t>
   </si>
   <si>
     <t>JULIETO CATAPANG</t>
   </si>
   <si>
     <t>K7135-70712</t>
   </si>
   <si>
     <t>Gilda C Colis</t>
   </si>
   <si>
     <t>K7129-75007</t>
   </si>
   <si>
     <t>SAN JUAN BATANGAS</t>
   </si>
   <si>
     <t>JAYSON C. PERIO</t>
   </si>
   <si>
     <t>K7058-68308</t>
   </si>
   <si>
-    <t xml:space="preserve">  Cristina calaw</t>
+    <t>Cristina calaw</t>
   </si>
   <si>
     <t>K7017-65545</t>
   </si>
   <si>
     <t>SANTO TOMAS BATANGAS</t>
   </si>
   <si>
     <t>RYAN UNDECIMO JEBULAN</t>
   </si>
   <si>
     <t>K7121-63855</t>
   </si>
   <si>
-    <t xml:space="preserve">Raychell Ann Sevilleno </t>
+    <t>Raychell Ann Sevilleno</t>
   </si>
   <si>
     <t>K7016-68009</t>
   </si>
   <si>
     <t>ELLA MALIGAYA</t>
   </si>
   <si>
     <t>K7072-66957</t>
   </si>
   <si>
     <t>CITY OF TANAUAN BATANGAS</t>
   </si>
   <si>
     <t>ERNESTO REGALADO</t>
   </si>
   <si>
     <t>K7126-68000</t>
   </si>
   <si>
     <t>Sajil A Sali</t>
   </si>
   <si>
     <t>K5004-74292</t>
   </si>
@@ -377,135 +377,135 @@
   <si>
     <t>K7126-70371</t>
   </si>
   <si>
     <t>TAYSAN BATANGAS</t>
   </si>
   <si>
     <t>Rean  Paul B Chavez</t>
   </si>
   <si>
     <t>K7016-67719</t>
   </si>
   <si>
     <t>TUY BATANGAS</t>
   </si>
   <si>
     <t>MARIVIC BARANGAS</t>
   </si>
   <si>
     <t>K7061-63732</t>
   </si>
   <si>
     <t>AGDANGAN QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">Reynaldo Maceda </t>
+    <t>Reynaldo Maceda</t>
   </si>
   <si>
     <t>K7063-66334</t>
   </si>
   <si>
     <t>ATIMONAN QUEZON</t>
   </si>
   <si>
     <t>MARIAM S.GLODOVIZA</t>
   </si>
   <si>
     <t>K7072-66235</t>
   </si>
   <si>
     <t>EDELEZA AGDAN</t>
   </si>
   <si>
     <t>K7135-67615</t>
   </si>
   <si>
     <t>Angela E Gabon</t>
   </si>
   <si>
     <t>K5004-65669</t>
   </si>
   <si>
     <t>LANI ROS CAALIM</t>
   </si>
   <si>
     <t>K7061-64398</t>
   </si>
   <si>
     <t>CALAUAG QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">Heherson Ancheta </t>
+    <t>Heherson Ancheta</t>
   </si>
   <si>
     <t>K7072-67810</t>
   </si>
   <si>
     <t>CANDELARIA QUEZON</t>
   </si>
   <si>
     <t>TERESITA ALINEA</t>
   </si>
   <si>
     <t>K7073-73927</t>
   </si>
   <si>
     <t>Lito Arquerez Rotcha</t>
   </si>
   <si>
     <t>K7061-67966</t>
   </si>
   <si>
     <t>CATANAUAN QUEZON</t>
   </si>
   <si>
     <t>Leopoldo Nepomuceno</t>
   </si>
   <si>
     <t>K7124-69808</t>
   </si>
   <si>
     <t>DOLORES QUEZON</t>
   </si>
   <si>
     <t>THEODORA B DAGLE</t>
   </si>
   <si>
     <t>K7073-73230</t>
   </si>
   <si>
     <t>GENERAL NAKAR QUEZON</t>
   </si>
   <si>
     <t>GRACELDA JUNIOSA</t>
   </si>
   <si>
     <t>K7063-65747</t>
   </si>
   <si>
-    <t xml:space="preserve">REAN RESPLANDOR </t>
+    <t>REAN RESPLANDOR</t>
   </si>
   <si>
     <t>K7086-64157</t>
   </si>
   <si>
     <t>INFANTA QUEZON</t>
   </si>
   <si>
     <t>SHERRYL ANN GURANGO</t>
   </si>
   <si>
     <t>K7129-70417</t>
   </si>
   <si>
     <t>ARCELYN SANTIAGO SISON</t>
   </si>
   <si>
     <t>K7073-66049</t>
   </si>
   <si>
     <t>LOPEZ QUEZON</t>
   </si>
   <si>
     <t>GENELITA B. CEROJALES</t>
   </si>
@@ -548,159 +548,159 @@
   <si>
     <t>K7068-67686</t>
   </si>
   <si>
     <t>GENNELYN LAVAREZ</t>
   </si>
   <si>
     <t>K7124-69070</t>
   </si>
   <si>
     <t>KIRSTY KATE SURATOS HIMOR</t>
   </si>
   <si>
     <t>K7121-68039</t>
   </si>
   <si>
     <t>Arlene G Campoy</t>
   </si>
   <si>
     <t>K7026-63802</t>
   </si>
   <si>
     <t>MAUBAN QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">JULIANA </t>
+    <t>JULIANA</t>
   </si>
   <si>
     <t>K7016-65323</t>
   </si>
   <si>
     <t>PADRE BURGOS QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">LORNA FERNANDEZ </t>
+    <t>LORNA FERNANDEZ</t>
   </si>
   <si>
     <t>K7121-70557</t>
   </si>
   <si>
     <t>SAN ANTONIO QUEZON</t>
   </si>
   <si>
     <t>CESAR CORNEJO</t>
   </si>
   <si>
     <t>K7074-66830</t>
   </si>
   <si>
     <t>SARIAYA QUEZON</t>
   </si>
   <si>
     <t>Rosulinda b. De ocam po</t>
   </si>
   <si>
     <t>K7086-65620</t>
   </si>
   <si>
     <t>JACQUELINE BAYAN PIDO</t>
   </si>
   <si>
     <t>K7058-68283</t>
   </si>
   <si>
     <t>TAGKAWAYAN QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve"> Maria victoria  ramos  dela pena</t>
+    <t>Maria victoria  ramos  dela pena</t>
   </si>
   <si>
     <t>K5002-65005</t>
   </si>
   <si>
     <t>RELY ROSANES</t>
   </si>
   <si>
     <t>K7030-68209</t>
   </si>
   <si>
     <t>CITY OF TAYABAS QUEZON</t>
   </si>
   <si>
     <t>MAVIC ROLLAN</t>
   </si>
   <si>
     <t>K7121-68221</t>
   </si>
   <si>
     <t>Alvin G Alcagno</t>
   </si>
   <si>
     <t>K7123-68621</t>
   </si>
   <si>
-    <t xml:space="preserve">Jimuel abadilla </t>
+    <t>Jimuel abadilla</t>
   </si>
   <si>
     <t>K7068-65597</t>
   </si>
   <si>
     <t>WALTE R.DEVEZA</t>
   </si>
   <si>
     <t>K7026-70015</t>
   </si>
   <si>
     <t>MICAELA CABUYAO ARANILLA</t>
   </si>
   <si>
     <t>K7068-66433</t>
   </si>
   <si>
     <t>TIAONG QUEZON</t>
   </si>
   <si>
     <t>JOCELYN (JOY) MAGPANTAY</t>
   </si>
   <si>
     <t>K7072-65760</t>
   </si>
   <si>
     <t>ROCKY ONAS</t>
   </si>
   <si>
     <t>K7063-66460</t>
   </si>
   <si>
     <t>VIOLETA M.TAÑAS</t>
   </si>
   <si>
     <t>K7020-66890</t>
   </si>
   <si>
-    <t xml:space="preserve">EDNA DE LUNA BAUSIN </t>
+    <t>EDNA DE LUNA BAUSIN</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Awb463</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>E.brogada</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>JomarARetrato</t>
   </si>
   <si>
     <t>DEPARTURE DATE</t>
   </si>